--- v0 (2026-05-22)
+++ v1 (2026-08-25)
@@ -1294,51 +1294,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Тем более, если этот человек — его невеста…</w:t>
+        <w:t>Тем более, если этот человек — его жених…</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1358,51 +1358,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он и представить не мог, что судьба окажется столь причудливой. Юноша, которого он встретил у озера, оказался его высокородной невестой.</w:t>
+        <w:t>Он и представить не мог, что судьба окажется столь причудливой. Юноша, которого он встретил у озера, оказался его высокородным женихом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>