--- v0 (2026-05-23)
+++ v1 (2026-08-26)
@@ -1134,51 +1134,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Такого обильного золотого света заслуг лис еще не видел.</w:t>
+        <w:t>Такого обильного Золотого света заслуг и добродетели лис еще не видел.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1262,51 +1262,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Но даже у них золотой свет заслуг не был таким ослепительным, как у юноши.</w:t>
+        <w:t>Но даже у них Золотой свет заслуг и добродетели не был таким ослепительным, как у юноши.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1742,51 +1742,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Его духовная энергия была добровольно отдана душами умерших и укреплена золотым светом заслуг Небесного Дао. Его уровень развития не только укрепился, но и его меридианы расширились, позволяя духовной энергии течь беспрепятственно.</w:t>
+        <w:t>Его духовная энергия была добровольно отдана душами умерших и укреплена Золотым светом заслуг и добродетели Небесного Дао. Его уровень развития не только укрепился, но и его меридианы расширились, позволяя духовной энергии течь беспрепятственно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1838,51 +1838,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Бо Цзюаньи даже не заметил ее прихода. Он жадно впитывал золотой свет заслуг, и на его лбу на мгновение появился огненно-красный знак, который тут же исчез.</w:t>
+        <w:t>Бо Цзюаньи даже не заметил ее прихода. Он жадно впитывал Золотой свет заслуг и добродетели, и на его лбу на мгновение появился огненно-красный знак, который тут же исчез.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>