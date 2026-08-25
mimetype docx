--- v0 (2026-05-23)
+++ v1 (2026-08-25)
@@ -302,51 +302,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Но… судьба переменчива. Кто бы мог подумать, что предсказание старейшин окажется ошибкой, и вчерашний гений превратится в ничтожество, которого все презирают, и с которым даже расторгнут помолвку на глазах у всех. Вспоминая ту унизительную сцену в зале для совещаний, Цинь Сюаньцзэ посмотрел на младшего брата с долей жалости.</w:t>
+        <w:t>Но… судьба переменчива. Кто бы мог подумать, что предсказание старейшин окажется ошибкой, и вчерашний гений превратится в ничтожество, которого все презирают, и помолвку которого даже расторгли на глазах у всех. Вспоминая ту унизительную сцену в зале для совещаний, Цинь Сюаньцзэ посмотрел на младшего брата с долей жалости.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -398,51 +398,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Но Цинь Сюаньюань сделал это не для того, чтобы унизить брата. Просто для него все, что связано с семьей Цинь, уже осталось в прошлом. Он слишком долго пробыл в строю, запирающем дух, так долго, что большинство воспоминаний стерлись. О семье Цинь он помнил лишь ужасную картину их гибели. В тот день он был в отъезде и чудом спасся. Вернувшись, он увидел лишь изуродованные трупы. Никто не знал, что произошло той ночью. Пересчитав тела, Цинь Сюаньюань понял, что, кроме него, не выжил никто.</w:t>
+        <w:t>Но Цинь Сюаньюань сделал это не для того, чтобы унизить брата. Просто для него все, что связано с семьей Цинь, уже осталось в прошлом. Он слишком долго пробыл в Строе Запирания Духа, так долго, что большинство воспоминаний стерлись. О семье Цинь он помнил лишь ужасную картину их гибели. В тот день он был в отъезде и чудом спасся. Вернувшись, он увидел лишь изуродованные трупы. Никто не знал, что произошло той ночью. Пересчитав тела, Цинь Сюаньюань понял, что, кроме него, не выжил никто.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -462,83 +462,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Невиновен тот, кто не имеет сокровищ, виновен тот, кто ими владеет. Этот урок Цинь Сюаньюань усваивал тысячу лет в строю, запирающем дух. И усвоил его навсегда.</w:t>
-[...31 lines deleted...]
-        <w:t>Вернувшись в свою комнату, он положил обе подвески на стол. Слева — помолвочный дар от его невесты: из теплого нефрита высшего качества была вырезана феникс, сидящая на дереве утун. Рядом, должно быть, было что-то еще. Судя по той половине, что он видел у Гу Линя, с узором цветка линсяо, целая подвеска изображала феникса, держащего в клюве цветок.</w:t>
+        <w:t>Невиновен тот, кто не имеет сокровищ, виновен тот, кто ими владеет. Этот урок Цинь Сюаньюань усваивал тысячу лет в Строе Запирания Духа. И усвоил его навсегда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вернувшись в свою комнату, он положил обе подвески на стол. Слева — помолвочный дар от его невесты: из теплого нефрита высшего качества был вырезан феникс, сидящий на дереве утун. Рядом, должно быть, было что-то еще. Судя по той половине, что он видел у Гу Линя, с узором цветка линсяо, целая подвеска изображала феникса, держащего в клюве цветок.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>