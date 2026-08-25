--- v0 (2026-05-21)
+++ v1 (2026-08-25)
@@ -1070,51 +1070,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>И действительно, когда он спросил систему, та подтвердила, что он — избранный судьбой, и он переместился сюда, чтобы спасти мир.</w:t>
+        <w:t>И действительно, когда он спросил систему, та подтвердила, что он — Дитя Небесной Судьбы, и он переместился сюда, чтобы спасти мир.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1966,51 +1966,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Ты же сказала, что я избранный! Почему этот NPC смеет меня бить! Убей его!»</w:t>
+        <w:t>«Ты же сказала, что я — Дитя Небесной Судьбы! Почему этот NPC смеет меня бить! Убей его!»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2382,51 +2382,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Гнев Цинь Юаня постепенно утих. Он подумал: «И правда, я же избранный. Зачем мне обращать внимание на какого-то NPC».</w:t>
+        <w:t>Гнев Цинь Юаня постепенно утих. Он подумал: «И правда, я же Дитя Небесной Судьбы. Зачем мне обращать внимание на какого-то NPC».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2894,51 +2894,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Передай предку, что я собираюсь ненадолго покинуть секту.</w:t>
+        <w:t>— Передай Старому предку, что я собираюсь ненадолго покинуть секту.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>