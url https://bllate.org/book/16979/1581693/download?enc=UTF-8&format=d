--- v0 (2026-05-23)
+++ v1 (2026-08-25)
@@ -2446,51 +2446,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Цинь Сюаньюань не получил ответа, но это не уменьшило его любопытства к своему бывшему жениху… нет, мужу.</w:t>
+        <w:t>Цинь Сюаньюань не получил ответа, но это не уменьшило его любопытства к своей бывшей невесте… нет, жениху.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2734,51 +2734,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Бо Юньe вставил в его волосы шпильку с красным, как кровь, камнем. На самом деле, это и была кровь, эссенция крови дракона.</w:t>
+        <w:t>Бо Юнье вставил в его волосы шпильку с красным, как кровь, камнем. На самом деле, это и была кровь, эссенция крови дракона.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2958,51 +2958,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Красиво, — сказал Бо Юньe.</w:t>
+        <w:t>— Красиво, — сказал Бо Юнье.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>