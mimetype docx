--- v0 (2026-05-22)
+++ v1 (2026-08-25)
@@ -526,51 +526,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Бо Цзюаньи теребил кисточку, свисавшую с пояса. Опустив голову, он медленно подошел к Бо Юньe.</w:t>
+        <w:t>Бо Цзюаньи теребил кисточку, свисавшую с пояса. Опустив голову, он медленно подошел к Бо Юнье.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -718,51 +718,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Но Бо Юньe, казалось, ничего не заметил. Его взгляд лишь на мгновение задержался на серебряных волосах, рассыпавшихся по спине юноши.</w:t>
+        <w:t>Но Бо Юнье, казалось, ничего не заметил. Его взгляд лишь на мгновение задержался на серебряных волосах, рассыпавшихся по спине юноши.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -878,51 +878,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он посмотрел на Бо Юньe, и слова сорвались с его губ сами собой:</w:t>
+        <w:t>Он посмотрел на Бо Юнье, и слова сорвались с его губ сами собой:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1070,51 +1070,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Бо Юньe опустил глаза. Там, где Бо Цзюаньи не мог видеть, в холодных глазах мужчины промелькнула тень улыбки.</w:t>
+        <w:t>Бо Юнье опустил глаза. Там, где Бо Цзюаньи не мог видеть, в холодных глазах мужчины промелькнула тень улыбки.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>