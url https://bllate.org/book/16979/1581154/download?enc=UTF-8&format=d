--- v0 (2026-05-23)
+++ v1 (2026-08-26)
@@ -270,115 +270,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Воинами могли похвастаться лишь четыре великих клана города.</w:t>
-[...63 lines deleted...]
-        <w:t>Старший обладал талантом к торговле. Под его руководством состояние клана Цинь росло день ото дня, а Город Красной Скалы стал притягательным местом для торговцев со всей округи.</w:t>
+        <w:t>Воинами могли похвастаться лишь четыре великие семьи города.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Среди них самой процветающей была семья Цинь. Глава семьи, воин ранга Сюань, был нынешним правителем Города Красной Скалы. Три его сына также были известны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Старший обладал талантом к торговле. Под его руководством состояние семьи Цинь росло день ото дня, а Город Красной Скалы стал притягательным местом для торговцев со всей округи.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -590,51 +590,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Говорили, что в три года у него обнаружили превосходную предрасположенность к боевым искусствам, даже лучше, чем у его брата, попавшего в секту. Весь клан Цинь возлагал на него большие надежды. Но кто бы мог подумать, что, когда пришло время для совершенствования, этот гений не смог собрать ни капли сюаньци.</w:t>
+        <w:t>Говорили, что в три года у него обнаружили превосходную предрасположенность к боевым искусствам, даже лучше, чем у его брата, попавшего в секту. Вся семья Цинь возлагала на него большие надежды. Но кто бы мог подумать, что, когда пришло время для совершенствования, этот гений не смог собрать ни капли сюаньци.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -654,51 +654,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сколько бы клан Цинь ни пытался найти решение, Цинь Сюаньюань оставался таким же, как и любой другой простолюдин на улице, неспособный собрать ни капли духовной энергии.</w:t>
+        <w:t>Сколько бы семья Цинь ни пыталась найти решение, Цинь Сюаньюань оставался таким же, как и любой другой простолюдин на улице, неспособный собрать ни капли духовной энергии.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -750,51 +750,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В клане Цинь считали, что, возможно, они ошиблись при первоначальной проверке, и у третьего молодого господина просто не было никакого таланта к боевым искусствам.</w:t>
+        <w:t>В семье Цинь считали, что, возможно, они ошиблись при первоначальной проверке, и у третьего молодого господина просто не было никакого таланта к боевым искусствам.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1102,51 +1102,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Предок…</w:t>
+        <w:t>— Старший…</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1838,51 +1838,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>А Цинь Сюаньюань? Выходец из маленького клана нижнего мира, в свои почти двадцать лет неспособный даже к простейшему сбору ци.</w:t>
+        <w:t>А Цинь Сюаньюань? Выходец из маленькой семьи нижнего мира, в свои почти двадцать лет неспособный даже к простейшему сбору ци.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1966,83 +1966,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он был человеком осторожным. Получив приказ от главы секты, он, хоть и не понимал, почему Меч-достопочтенный нашел для младшего брата Бо жениха из нижнего мира, все же не стал сразу же отправляться в клан Цинь. Вместо этого он решил сначала собрать информацию.</w:t>
-[...31 lines deleted...]
-        <w:t>И каждый из его людей приносил одни и те же сведения: этот Цинь Сюаньюань был самым обычным человеком, даже слабее, чем слуги из внешней секты Тайянь.</w:t>
+        <w:t>Он был человеком осторожным. Получив приказ от главы секты, он, хоть и не понимал, почему Меч-достопочтенный нашел для младшего брата Бо жениха из нижнего мира, все же не стал сразу же отправляться в семью Цинь. Вместо этого он решил сначала собрать информацию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И каждый из его людей приносил одни и те же сведения: этот Цинь Сюаньюань был самым обычным человеком, даже слабее, чем слуги из внешней части Божественной Секты Тайянь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2638,51 +2638,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Только сейчас Бо Цзюаньи понял, что, похоже, уснул в комнате своего предка.</w:t>
+        <w:t>Только сейчас Бо Цзюаньи понял, что, похоже, уснул в комнате своего Старого предка.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2766,51 +2766,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Когда он впервые встретил своего предка, тот присел и дал ему эту игрушку в виде тигра.</w:t>
+        <w:t>Когда он впервые встретил своего Старого предка, тот присел и дал ему эту игрушку в виде тигра.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2830,51 +2830,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Но однажды, играя на улице, он то ли упал, то ли еще что-то случилось, а потом у него поднялся жар. Когда он очнулся, предок уже приготовил для него новую куклу.</w:t>
+        <w:t>Но однажды, играя на улице, он то ли упал, то ли еще что-то случилось, а потом у него поднялся жар. Когда он очнулся, Старый предок уже приготовил для него новую куклу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2894,51 +2894,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он никогда не ожидал, что увидит его снова, да еще и в комнате своего предка.</w:t>
+        <w:t>Он никогда не ожидал, что увидит его снова, да еще и в комнате своего Старого предка.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>