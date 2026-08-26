--- v0 (2026-05-23)
+++ v1 (2026-08-26)
@@ -1326,51 +1326,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Обладателям духовного корня огня и хоу вход воспрещён.</w:t>
+        <w:t>Обладателям духовного корня огня и Драконам-факелам вход воспрещён.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1646,51 +1646,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Запретная табличка была зажата между двумя его пальцами. Когда щепки разлетелись, иероглиф «Хоу» был наполовину соскоблен и заменён на вызывающий «Ни». Одновременно с тем, как он бросился бежать, он швырнул табличку в сторону резиденции.</w:t>
+        <w:t>Запретная табличка была зажата между двумя его пальцами. Когда щепки разлетелись, иероглиф «Дракон-факел» был наполовину соскоблен и заменён на вызывающий «ни». Одновременно с тем, как он бросился бежать, он швырнул табличку в сторону резиденции.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4366,51 +4366,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Отлично, — сказал Дань Фэн. — Видишь те два ряда стражников у ворот? И ту голову зверя, что постоянно выглядывает? Стоит мне только махнуть рукой...</w:t>
+        <w:t>— Отлично, — сказал Дань Фэн. — Видишь те два ряда стражников у ворот? И ту голову ни, что постоянно выглядывает? Стоит мне только махнуть рукой...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>