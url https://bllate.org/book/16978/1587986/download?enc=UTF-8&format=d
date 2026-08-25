--- v0 (2026-05-23)
+++ v1 (2026-08-25)
@@ -1422,51 +1422,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Хватит, убери свою уродливую игрушку. Где ты видел таких толстых драконов? — сказал Дань Фэн. — Я его не трогал, а ты его так напугал, что он позеленел. Кто тебя учил так успокаивать учеников?</w:t>
+        <w:t>— Хватит, убери свою уродливую игрушку. Где ты видел таких толстых драконов? — сказал Дань Фэн. — Я его не трогал, а ты его так напугал, что лицо его потемнело. Кто тебя учил так успокаивать учеников?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1486,51 +1486,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Я умный ученик, — рассмеялся Цзинь Добао. — Недалеко, наставник уже в Долине Белого Облака.</w:t>
+        <w:t>— Мой ученик действительно умный, — рассмеялся Цзинь Добао. — Недалеко, наставник уже в Долине Белого Облака.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2638,51 +2638,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Лишь по зову Владыки Обители можно наносить визит, — донёсся из глубин огненного тумана молодой, но лишённый всякой теплоты голос, звенящий, словно удар железа о камень. — Незваные гости подобны ордам призраков</w:t>
+        <w:t>— Лишь по зову Владыки Обители можно наносить визит, — донёсся из глубин огненного тумана молодой, но лишённый всякой теплоты голос, звенящий, словно удар железа о камень. — Незваные гости подобны ордам призраков!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>