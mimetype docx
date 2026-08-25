--- v0 (2026-05-23)
+++ v1 (2026-08-25)
@@ -142,51 +142,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Потому он ни за что не мог поверить, что те мгновения на грани жизни и смерти, когда они делили на двоих и кровь, и дыхание, были лишь иллюзией, сном о золотом просе.</w:t>
+        <w:t>Потому он ни за что не мог поверить, что те мгновения на грани жизни и смерти, когда они делили на двоих и кровь, и дыхание, были лишь иллюзией, сном о жёлтом просе.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -206,51 +206,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В памяти всплывала лунная ночь у моста Иси. Струны кунхоу лопались с резким звоном, шелка придворных дам развевались на ветру, а крытые галереи рушились одна за другой...</w:t>
+        <w:t>В памяти всплывала лунная ночь у моста. Струны кунхоу лопались с резким звоном, шелка придворных дам развевались на ветру, а крытые галереи рушились одна за другой...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1486,51 +1486,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Впрочем, этот парень сам был подобен клинку, заточенному с двух сторон: ранил и других, и себя. Словно меч, зарытый в заснеженном поле — вокруг лишь бескрайняя ненависть. Он казался призраком, сотканным из одной лишь одержимости.</w:t>
+        <w:t>Впрочем, она сама была подобна клинку, заточенному с двух сторон: ранила и других, и себя. Словно меч, зарытый в заснеженном поле — вокруг лишь бескрайняя ненависть. Она казалась призраком, сотканным из одной лишь одержимости.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>