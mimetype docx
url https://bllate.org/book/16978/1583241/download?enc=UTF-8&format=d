--- v0 (2026-05-23)
+++ v1 (2026-08-26)
@@ -590,51 +590,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Процесс обряда «снятия фаты для отвода беды» вихрем пронёсся у него в голове.</w:t>
+        <w:t>Процесс обряда «снятия фаты для избавления от беды» вихрем пронёсся у него в голове.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1422,83 +1422,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Записи „Внимая небесной радости“, свиток свадебных обычаев, глава пятая: встреча паланкина с нечистой силой, обряд снятия фаты для отвода беды».</w:t>
-[...31 lines deleted...]
-        <w:t>Паланкин прибыл, волна злой кармы нахлынула, невеста ещё не вышла — самое время для обряда. Под прикрытием света клинка никто не заметит, как тень от лезвия коснётся свадебной фаты.</w:t>
+        <w:t>«Записи „Внимая небесной радости“, Свиток свадебных обычаев, свиток пятый: встреча паланкина с нечистой силой, обряд снятия фаты для избавления от беды».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Паланкин прибыл, Прилив злой кармы нахлынул, невеста ещё не вышла — самое время для обряда. Под прикрытием света клинка никто не заметит, как тень от лезвия коснётся свадебной фаты.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>