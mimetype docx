--- v0 (2026-05-21)
+++ v1 (2026-08-24)
@@ -174,51 +174,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Он может вселяться, — холодно заметил Се Хунъи. — Тех, кто вошёл сегодня в город и согласился одолжить счастливый талисман, можно оставить. Остальные… пусть молятся.</w:t>
+        <w:t>— Он может вселяться, — холодно заметил Се Хунъи. — Тех, кто вошёл сегодня в город и согласился одолжить счастливый дар, можно оставить. Остальные… пусть молятся.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1870,51 +1870,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Стрела любви была перерублена. Тень содрогнулась, и обломок стрелы выпал из раны.</w:t>
+        <w:t>Свадебная стрела была перерублена. Тень содрогнулась, и обломок стрелы выпал из раны.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4366,51 +4366,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Молодой заклинатель из лавки счастливых талисманов так и не смог достичь великих высот. От него не осталось даже пепла, что хуже, чем кости в могиле простого смертного.</w:t>
+        <w:t>Молодой заклинатель из лавки счастливых даров так и не смог достичь великих высот. От него не осталось даже пепла, что хуже, чем кости в могиле простого смертного.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4526,51 +4526,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Это ты, по своей глупости, убил его, — сказал Се Хунъи. — Добродетель.</w:t>
+        <w:t>— Это ты, по своей глупости, убил его, — сказал Се Хунъи. — Великий благодетель.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>