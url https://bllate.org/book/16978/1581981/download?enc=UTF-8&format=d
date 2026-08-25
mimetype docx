--- v0 (2026-05-21)
+++ v1 (2026-08-25)
@@ -1262,51 +1262,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В мирное время этими тигрятами-слугами убаюкивали детей, но в этой безысходной ситуации их звон был невыносимо печален.</w:t>
+        <w:t>В мирное время этими колокольчиками «Тигрёнок-слуга» убаюкивали детей, но в этой безысходной ситуации их звон был невыносимо печален.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2094,51 +2094,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Дань Фэн посмотрел на себя, потом на столб, стиснул зубами снежный камень и, с каменным лицом, оторвал кусок от воротника своей одежды.</w:t>
+        <w:t>Дань Фэн посмотрел на себя, потом на столб, стиснул зубами Жемчужину, конденсирующую снег и, с каменным лицом, оторвал кусок от воротника своей одежды.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3406,51 +3406,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Дань Фэн молчал. Мышцы на его щеках дёргались. Щёлк. Снежный камень раскололся у него во рту.</w:t>
+        <w:t>Дань Фэн молчал. Мышцы на его щеках дёргались. Щёлк. Жемчужина, конденсирующая снег, раскололась у него во рту.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3502,51 +3502,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Запрет на столбе... это была она!</w:t>
+        <w:t>Стела запрета огня на столбе... это была она!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3950,83 +3950,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Добрым словом обречённого на смерть не убедишь. Бай Чжу, к чему ты прикоснулся?</w:t>
-[...31 lines deleted...]
-        <w:t>Бай Чжу, разволновавшись, сунул указательный палец в рот и с силой всосал. В его глазах вспыхнул красный огонёк.</w:t>
+        <w:t>— Добрым словом обречённого на смерть не убедишь. Бай Шу, к чему ты прикоснулся?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бай Шу, разволновавшись, сунул указательный палец в рот и с силой всосал. В его глазах вспыхнул красный огонёк.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4238,83 +4238,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Этот пух, хранившийся в караване клана Лэй, был найден Лэй Ци на трупе в ледяной долине и запечатан в тёмной шкатулке. Неизвестно, как Бай Чжу о нём прознал.</w:t>
-[...31 lines deleted...]
-        <w:t>Во время суматохи, вызванной снежной чумой, Бай Чжу наконец нашёл возможность. Попробовав огненный пух, он ступил на путь, с которого нет возврата!</w:t>
+        <w:t>Этот пух, хранившийся в караване клана Лэй, был найден Лэй Ци на трупе в ледяной долине и запечатан в тёмной шкатулке. Неизвестно, как Бай Шу о нём прознал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Во время суматохи, вызванной снежной чумой, Бай Шу наконец нашёл возможность. Попробовав огненный пух, он ступил на путь, с которого нет возврата!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4334,51 +4334,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Бай Чжу, стоявший перед ним, смотрел прямо перед собой. В его глазах всё ещё была жалкая настороженность, и он инстинктивно прижимал к себе огненный пух. Увидев, что Лэй Ци, сломленный, не в силах ему помешать, он повернулся и бросился в городские ворота.</w:t>
+        <w:t>Бай Шу, стоявший перед ним, смотрел прямо перед собой. В его глазах всё ещё была жалкая настороженность, и он инстинктивно прижимал к себе огненный пух. Увидев, что Лэй Ци, сломленный, не в силах ему помешать, он повернулся и бросился в городские ворота.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>