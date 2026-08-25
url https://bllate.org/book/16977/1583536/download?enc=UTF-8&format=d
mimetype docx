--- v0 (2026-05-22)
+++ v1 (2026-08-25)
@@ -462,51 +462,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Фу Чэн, такой сильный мужчина, и от одной его пощёчины…</w:t>
+        <w:t>Фу Чэн, такой сильный мужчина, и от одной пощёчины…</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5614,51 +5614,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Ладно, — неохотно кивнул Линь Сяобао. — Как маленький столп семьи, я тоже виноват, что не научил большого папу элементарным правилам приличия.</w:t>
+        <w:t>— Ладно, — неохотно кивнул Линь Сяобао. — Как маленькая опора, я тоже виноват, что не научил большого папу элементарным правилам приличия.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -8078,51 +8078,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Невежда! Великий невежда воспитал маленького невежду!</w:t>
+        <w:t>Неграмотный! Великий неграмотный воспитал маленького неграмотного!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -8302,51 +8302,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Папа уже переспал.</w:t>
+        <w:t>— Папа слишком долго спал.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>