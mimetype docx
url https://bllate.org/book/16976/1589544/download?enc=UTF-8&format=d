--- v0 (2026-05-23)
+++ v1 (2026-08-25)
@@ -206,51 +206,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Тётушка из столовой вкусно готовит, а у бабушки Ван вкусные конфеты. Можно привести бабушку Ван к ней. Хоть она и прикована к постели, у тётушки из столовой есть интернет, она сможет её в любой момент «переместить». К тому же, в образовательном учреждении все аномалии, никаких «девяти поколений» у них нет, так что бояться нечего.</w:t>
+        <w:t>Тётушка из столовой вкусно готовит, а у бабушки Ван вкусные конфеты. Можно привести бабушку Ван к ней. Хоть она и прикована к постели, у тётушки из столовой есть интернет, она сможет её в любой момент «переместить». К тому же, в образовательном учреждении все аномалии, никаких «девяти родов» у них нет, так что бояться нечего.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1966,51 +1966,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Это было ужасно. Кто бы мог подумать, что в одном Старом округе скрывается столько аномалий.</w:t>
+        <w:t>Это было ужасно. Кто бы мог подумать, что в одном Старом городском округе скрывается столько аномалий.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2286,83 +2286,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Какая мутация произошла в подземелье, что весь Старый округ содрогнулся?</w:t>
-[...31 lines deleted...]
-        <w:t>И, главное, кто-нибудь может им объяснить, откуда в Старом округе столько аномалий?!</w:t>
+        <w:t>Какая мутация произошла в подземелье, что весь Старый городской округ содрогнулся?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И, главное, кто-нибудь может им объяснить, откуда в Старом городском округе столько аномалий?!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>