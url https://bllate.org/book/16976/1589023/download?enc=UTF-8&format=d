--- v0 (2026-05-22)
+++ v1 (2026-08-25)
@@ -334,51 +334,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Младший брат-ученик, ты что, забыл? Я ведь сертифицированный специалист, настоящий профессионал!</w:t>
+        <w:t>— Старший брат-ученик, ты что, забыл? Я ведь сертифицированный специалист, настоящий профессионал!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1550,51 +1550,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Значит, в «Гибельном переулке» действительно есть уже пробудившаяся аномалия Небесного бедствия? — Чжань Цзинлинь ахнул. — Неудивительно, что «Образовательное учреждение „Всё для детей“» хоть и пробудилось четыре года назад, но Старый округ был оцеплен всё это время. Всё из-за этой аномалии!</w:t>
+        <w:t>— Значит, в «Гибельном переулке» действительно есть уже пробудившаяся аномалия Небесного бедствия? — Чжань Цзинлинь ахнул. — Неудивительно, что «Образовательное учреждение „Всё для детей“» хоть и пробудилось четыре года назад, но Старый городской округ был оцеплен всё это время. Всё из-за этой аномалии!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2030,51 +2030,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Время тоже сходится, — кивнул Чжань Цзинлинь, который тоже знал об этой аномалии. — Ци Яо сказал, что у старушки Ван девятнадцать лет назад случилась травма таза, а «Конфетная бабуля» как раз исчезла девятнадцать лет назад.</w:t>
+        <w:t>— Время тоже сходится, — кивнул Чжань Цзинлинь, который тоже знал об этой аномалии. — Ци Яо сказал, что старушка Ван девятнадцать лет назад хвалила корзинку, а «Конфетная бабуля» как раз исчезла девятнадцать лет назад.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2126,51 +2126,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>И это было ещё не всё. Соседка Лили, «распродажа», онлайн-барахолка… Да это же та самая ужасающая аномалия A-уровня женского пола, с которой они столкнулись!</w:t>
+        <w:t>И это было ещё не всё. Соседка Лили, «распродажа», Рынок морепродуктов… Да это же та самая ужасающая аномалия A-уровня женского пола, с которой они столкнулись!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>