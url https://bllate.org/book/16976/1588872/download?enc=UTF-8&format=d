--- v0 (2026-05-22)
+++ v1 (2026-08-24)
@@ -302,51 +302,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Там он, как обычно, подошёл к тётушке-поварихе за едой, попутно успев поболтать с ней, похвалить новую, красиво сплетённую паутину на стене и даже порекомендовать несколько модных в Имперской столице среди пауков узоров.</w:t>
+        <w:t>Там он, как обычно, подошёл к тётушке из столовой за едой, попутно успев поболтать с ней, похвалить новую, красиво сплетённую паутину на стене и даже порекомендовать несколько модных в Имперской столице среди пауков узоров.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -366,83 +366,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Земля на вес золота, даже паутину сплести негде, — с сочувствием кивнул Ци Яо. — То ли дело у нас в Старом округе! Хоть и глушь, зато воздух свежий и дома просторные.</w:t>
-[...31 lines deleted...]
-        <w:t>Тётушка-повариха согласно кивнула и, воспользовавшись моментом, когда Ци Яо отвлёкся, сунула ему в карман варёное яйцо.</w:t>
+        <w:t>— Земля на вес золота, даже паутину сплести негде, — с сочувствием кивнул Ци Яо. — То ли дело у нас в Старом городском округе! Хоть и глушь, зато воздух свежий и дома просторные.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тётушка из столовой согласно кивнула и, воспользовавшись моментом, когда Ци Яо отвлёкся, сунула ему в карман варёное яйцо.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -750,51 +750,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Это ведь аномальная зона! И к тому же чрезвычайно опасная.</w:t>
+        <w:t>Это ведь инстанс! И к тому же чрезвычайно опасный.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -878,83 +878,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Судя по времени, это испытание подходило к концу.</w:t>
-[...31 lines deleted...]
-        <w:t>Но на самом деле информации у них было по-прежнему очень мало. А учитывая таинственную связь этого места с «Гибельным переулком», задача становилась ещё сложнее.</w:t>
+        <w:t>Судя по времени, этот инстанс подходил к концу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но на самом деле информации у них было по-прежнему очень мало. А учитывая таинственную связь этого инстанса с «Гибельным переулком», задача становилась ещё сложнее.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -974,83 +974,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Чун Сюй быстро анализировал передаваемые Юй Цюляном кадры. Он предполагал, что если им удастся раскрыть эту тайну, то, скорее всего, они смогут пройти и всё испытание.</w:t>
-[...31 lines deleted...]
-        <w:t>Существует всего два способа сдерживания аномалии: либо найти её первопричину, либо отыскать условия для безопасного выхода из аномальной зоны. Только выполнив одно из этих условий, можно полностью нейтрализовать аномалию.</w:t>
+        <w:t>Чун Сюй быстро анализировал передаваемые Юй Цюляном кадры. Он предполагал, что если им удастся раскрыть эту тайну, то, скорее всего, они смогут разгадать и весь инстанс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Существует всего два способа содержания аномалии: либо найти её первопричину, либо отыскать условия для безопасного выхода из инстанса. Только выполнив одно из этих условий, можно полностью нейтрализовать аномалию.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1198,51 +1198,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Юй Цюлян, наблюдая за ними, не мог понять, что с ними происходит. Неужели из-за скорого окончания испытания они проходят финальную стадию превращения из людей в аномалий и поэтому так ослаблены?</w:t>
+        <w:t>Юй Цюлян, наблюдая за ними, не мог понять, что с ними происходит. Неужели из-за скорого окончания инстанса они проходят финальную стадию превращения из людей в аномалий и поэтому так ослаблены?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2478,51 +2478,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Какое же нелогичное это испытание! Учителя-стажёры загружены по горло, у них совершенно нет времени на расследование, — сокрушался Чжань Цзинлинь. Он и так не был опытным ремесленником, а здесь его время было расписано по минутам. Целый день на ногах, а ночью даже толком не поспать. Даже такой энергичный человек, как он, начинал выдыхаться.</w:t>
+        <w:t>— Какой же нелогичный этот инстанс! Учителя-стажёры загружены по горло, у них совершенно нет времени на расследование, — сокрушался Чжань Цзинлинь. Он и так не был опытным ремесленником, а здесь его время было расписано по минутам. Целый день на ногах, а ночью даже толком не поспать. Даже такой энергичный человек, как он, начинал выдыхаться.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>