--- v0 (2026-05-21)
+++ v1 (2026-08-25)
@@ -334,51 +334,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ши Чжисинь погладил свиток из овечьей шкуры в своих руках.</w:t>
+        <w:t>Ши Чжисинь погладил Козий свиток в своих руках.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1070,51 +1070,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Даже если он убивает других ремесленников, чтобы собрать больше аномальных предметов, ему ведь нужно выбраться живым, чтобы унести их с собой, верно?</w:t>
+        <w:t>— Даже если он убивает других ремесленников, чтобы собрать больше аномальных объектов, ему ведь нужно выбраться живым, чтобы унести их с собой, верно?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1326,51 +1326,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Не слишком ли много случайных событий в этой аномальной зоне? — Ши Чжисинь поднял голову и посмотрел на Чжань Цзинлиня. Его зрачкинеизвестно когда тоже стали глубокими и мрачными, словно тот ничтожный хвастун, которым он казался раньше, тоже прошёл через горнило испытаний и стал более глубоким и загадочным.</w:t>
+        <w:t>— Не слишком ли много случайных событий в этой аномальной зоне? — Ши Чжисинь поднял голову и посмотрел на Чжань Цзинлиня. Его зрачки неизвестно когда тоже стали глубокими и мрачными, словно тот ничтожный хвастун, которым он казался раньше, тоже прошёл через горнило испытаний и стал более глубоким и загадочным.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2702,51 +2702,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Может, я сделал что-то, что вас обидело? — снова спросил Ци Яо. — Тогда почему вы меня травите на работе? Это из-за зависти и неприязни клучшему сотруднику?</w:t>
+        <w:t>— Может, я сделал что-то, что вас обидело? — снова спросил Ци Яо. — Тогда почему вы меня травите на работе? Это из-за зависти и неприязни к лучшему сотруднику?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>