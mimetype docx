--- v0 (2026-05-23)
+++ v1 (2026-08-25)
@@ -174,51 +174,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Лишь немного придя в себя, они смогли снова сосредоточиться на самих «Правилах для жильцов».</w:t>
+        <w:t>Лишь немного придя в себя, они смогли снова сосредоточиться на самих «Правилах для жильцов дома».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -462,115 +462,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Отношения «хозяин-слуга» перепутаны, — телохранитель Б взял лист бумаги и быстро набросал на нём карту Старого округа.</w:t>
-[...63 lines deleted...]
-        <w:t>— Я помню, что в последние годы Старый округ постоянно оцепляли. Все думали, что это из-за того, что «Образовательное учреждение» пробуждается дважды в месяц. Но если я не ошибаюсь, оцепления начались задолго до этого.</w:t>
+        <w:t>— Отношения «хозяин-слуга» перепутаны, — телохранитель Б взял лист бумаги и быстро набросал на нём карту Старого городского округа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Посмотрите на эти два места, — он обвёл кружком «Образовательное учреждение „Всё для детей“» и Гибельный переулок. — Раньше все считали Гибельный переулок преддверием, потому что «Образовательное учреждение» пробуждалось первым. Но посмотрите на их расположение. Гибельный переулок — это сердце Старого городского округа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я помню, что в последние годы Старый городской округ постоянно оцепляли. Все думали, что это из-за того, что «Образовательное учреждение» пробуждается дважды в месяц. Но если я не ошибаюсь, оцепления начались задолго до этого.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -686,51 +686,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Самая ранняя информация о Старом округе, которую удалось найти, — это внезапное пробуждение этой аномалии четыре года назад. Ничего более раннего нет.</w:t>
+        <w:t>— Самая ранняя информация о Старом городском округе, которую удалось найти, — это внезапное пробуждение этой аномалии четыре года назад. Ничего более раннего нет.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -750,51 +750,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Официальная версия — сбой в хранилище аномальных архивов, из-за чего часть данных была утеряна. Но это лишь отговорка. На самом деле исчезли не только документы, но и люди, связанные со Старым округом.</w:t>
+        <w:t>— Официальная версия — сбой в хранилище аномальных архивов, из-за чего часть данных была утеряна. Но это лишь отговорка. На самом деле исчезли не только документы, но и люди, связанные со Старым городским округом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1390,51 +1390,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Молодой господин, ваш младший товарищ, скорее всего, видел их задолго до этого.</w:t>
+        <w:t>— Молодой господин, ваш младший брат-ученик, скорее всего, видел их задолго до этого.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1486,51 +1486,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— И судя по состоянию банки, она пролежала там как минимум два дня. Когда вы увидели вашего младшего товарища, он был одет очень по-домашнему, даже в тапочках. Это возможно лишь в одном случае: он попал в Гибельный переулок раньше всех нас.</w:t>
+        <w:t>— И судя по состоянию банки, она пролежала там как минимум два дня. Когда вы увидели вашего младшего брата-ученика, он был одет очень по-домашнему, даже в тапочках. Это возможно лишь в одном случае: он попал в Гибельный переулок раньше всех нас.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1614,51 +1614,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>И не только их. Даже учитель относился к Ци Яо с особой снисходительностью. И его старшие товарищи по лаборатории тоже.</w:t>
+        <w:t>И не только их. Даже учитель относился к Ци Яо с особой снисходительностью. И его старшие братья-ученики по лаборатории тоже.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2478,51 +2478,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Малонаселённость была главной особенностью Старого округа. Поэтому «Образовательное учреждение „Всё для детей“», хоть и было обычным частным заведением, занимало огромную территорию, почти как небольшой университет.</w:t>
+        <w:t>Малонаселённость была главной особенностью Старого городского округа. Поэтому «Образовательное учреждение „Всё для детей“», хоть и было обычным частным заведением, занимало огромную территорию, почти как небольшой университет.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>