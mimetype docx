--- v0 (2026-05-22)
+++ v1 (2026-08-25)
@@ -942,51 +942,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Теперь, в час опасности, Юэ Бочжи принял решение и тайно передал договор в душу Те Хэнцю, чтобы Алая птица признала его хозяином.</w:t>
+        <w:t>Теперь, в час опасности, Юэ Бочжи принял решение и тайно передал договор на духовную платформу Те Хэнцю, чтобы Алая птица признала его хозяином.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1390,51 +1390,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Но он сосредоточился и, издав боевой клич, исполнил технику меча Зимней сливы, которой его дважды учил Мин Чунь. Свет меча из зелёного нефрита вспыхнул, и там, где он проходил, все нити рвались.</w:t>
+        <w:t>Но он сосредоточился и, издав боевой клич, исполнил Искусство меча зимней сливы, которой его дважды учил Мин Чунь. Свет меча из зелёного нефрита вспыхнул, и там, где он проходил, все нити рвались.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4366,51 +4366,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Лю Лю, собрав последние силы, активировал остатки формации божественного древа, и серебряный свет, окутав их, разорвал пространство.</w:t>
+        <w:t>Лю Лю, собрав последние силы, активировал остатки строя божественного древа, и серебряный свет, окутав их, разорвал пространство.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4462,51 +4462,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Те Хэнцю, стоявший рядом, протянул ему золотую пилюлю: «Съешь, станет легче».</w:t>
+        <w:t>Те Хэнцю, стоявший рядом, протянул ему Цзиньдань: «Съешь, станет легче».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>