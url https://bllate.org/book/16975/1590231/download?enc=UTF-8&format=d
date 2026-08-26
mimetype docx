--- v0 (2026-05-22)
+++ v1 (2026-08-26)
@@ -1806,83 +1806,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он решил действовать в открытую: «Если господин Лю не осмелится сразиться со мной один на один, я пойму. В конце концов, вчера я проткнул вас насквозь, рана, должно быть, до сих пор болит?»</w:t>
-[...31 lines deleted...]
-        <w:t>Разница в их силе была очевидна. К тому же в усадьбе Лю Лю было полно целебных снадобий, и рана от меча зажила ещё до рассвета.</w:t>
+        <w:t>Он решил действовать в открытую: «Если глава усадьбы Лю не осмелится сразиться со мной один на один, я пойму. В конце концов, вчера я проткнул вас насквозь, рана, должно быть, до сих пор болит?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Разница в их силе была очевидна. К тому же в Усадьбе божественного древа было полно целебных снадобий, и рана от меча зажила ещё до рассвета.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>