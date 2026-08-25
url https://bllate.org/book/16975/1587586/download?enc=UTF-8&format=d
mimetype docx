--- v0 (2026-05-22)
+++ v1 (2026-08-25)
@@ -2030,51 +2030,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Видя его таким, Хэ Чуми почувствовал ещё большую жалость и горько усмехнулся: «Ты был личным учеником на главном пике, у тебя было блестящее будущее. А теперь ты вынужден здесь заниматься грязной работой, обрезать сливы, подметать двор… Мне очень жаль».</w:t>
+        <w:t>Видя его таким, Хэ Чуми почувствовал ещё большую жалость и горько усмехнулся: «Ты был личным учеником на главном пике, у тебя было блестящее будущее. А теперь ты вынужден здесь быть учеником-чернорабочим, обрезать сливы, подметать двор… Мне очень жаль».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3662,51 +3662,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Тан Сюэ, потушив огонь в печи, с обычной своей мягкой улыбкой сказал: «Старший брат Мин Чунь, ты не знаешь. Младший брат Хэнцю и его четвёртый старший брат — друзья не на жизнь, а на смерть. Их дружба, естественно, особенная».</w:t>
+        <w:t>Тан Сюэ, потушив огонь в печи, с обычной своей мягкой улыбкой сказал: «Старший брат Мин Чунь, ты не знаешь. Младший брат Те Хэнцю и его четвёртый старший брат — друзья не на жизнь, а на смерть. Их дружба, естественно, особенная».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>