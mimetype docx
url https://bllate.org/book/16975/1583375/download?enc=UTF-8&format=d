--- v0 (2026-05-22)
+++ v1 (2026-08-25)
@@ -110,51 +110,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Увидев его, слуги-демоны во главе с Е Чживэнем тут же поклонились: «Приветствуем Мо-цзуня».</w:t>
+        <w:t>Увидев его, слуги демонов во главе с Е Чживэнем тут же поклонились: «Приветствуем Мо-цзуня».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -174,147 +174,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Слушаемся! — слуги-демоны безропотно подчинились внезапному приказу.</w:t>
-[...95 lines deleted...]
-        <w:t>Те Хэнцю, измученный прошлой ночью, в покачивающемся паланкине снова начал зевать.</w:t>
+        <w:t>— Слушаемся! — слуги демонов безропотно подчинились внезапному приказу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Те Хэнцю опустил занавес и вернулся в облачный паланкин.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Слуги демонов подошли и подняли облачный паланкин.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Те Хэнцю, измученный прошлой ночью, в покачивающемся облачном паланкине снова начал зевать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -430,51 +430,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В покачивающемся паланкине тело Те Хэнцю начало крениться и в итоге…</w:t>
+        <w:t>В покачивающемся облачном паланкине тело Те Хэнцю начало крениться и в итоге…</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1774,51 +1774,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Те Хэнцю опустил меч и, подняв голову, с деланным унынием ответил: «Старший брат, я… я знаю, что моё искусство меча ещё слабое, боюсь помешать другим, поэтому хочу сначала потренировать основы, а когда стану лучше, тогда и буду тренироваться со всеми».</w:t>
+        <w:t>Те Хэнцю опустил меч и, подняв голову, с деланным унынием ответил: «Первый старший брат, я… я знаю, что моё искусство меча ещё слабое, боюсь помешать другим, поэтому хочу сначала потренировать основы, а когда стану лучше, тогда и буду тренироваться со всеми».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2830,51 +2830,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Старший брат, что-то ещё? — спросил Те Хэнцю.</w:t>
+        <w:t>— Первый старший брат, что-то ещё? — спросил Те Хэнцю.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2926,51 +2926,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Но на его лице оставалось невинное выражение, он моргнул и спросил: «Что-то не так, старший брат? В этом деле есть какие-то проблемы?»</w:t>
+        <w:t>Но на его лице оставалось невинное выражение, он моргнул и спросил: «Что-то не так, первый старший брат? В этом деле есть какие-то проблемы?»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>