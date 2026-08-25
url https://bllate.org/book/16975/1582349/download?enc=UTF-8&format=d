--- v0 (2026-05-21)
+++ v1 (2026-08-25)
@@ -590,51 +590,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он долгое время жил на заснеженном Пике Ста Чжанов, пил Отвар снежной души, приготовленный из холодного нефрита, и практиковал чрезвычайно мощную технику.</w:t>
+        <w:t>Он долгое время жил на заснеженном Пике Ста Чжанов, пил Отвар снежной души, приготовленный из холодной нефритовой сердцевины, и практиковал чрезвычайно мощную технику.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1038,51 +1038,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Изредка попадались слуги-демоны, которые при виде него тут же падали на колени и прятали лица, боясь даже встретиться с ним взглядом, словно мыши перед котом.</w:t>
+        <w:t>Изредка попадались слуги демонов, которые при виде него тут же падали на колени и прятали лица, боясь даже встретиться с ним взглядом, словно мыши перед котом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1134,51 +1134,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Когда он уже почти отчаялся, ему наконец встретился какой-то простоватый слуга, который так и застыл на коленях, не успев опустить голову, и их взгляды встретились.</w:t>
+        <w:t>Когда он уже почти отчаялся, ему наконец встретился какой-то простоватый слуга демонов, который так и застыл на коленях, не успев опустить голову, и их взгляды встретились.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1294,51 +1294,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Хочешь, рожу тебе откушу?»</w:t>
+        <w:t>«Что, свиных ножек зажарим?»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1390,51 +1390,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«…Они что, и глухих слуг здесь держат? — подумал Те Хэнцю. — Похоже, хоть мой характер и испортился, но милосердия я не растерял».</w:t>
+        <w:t>«…Они что, и глухих слуг демонов здесь держат? — подумал Те Хэнцю. — Похоже, хоть мой характер и испортился, но милосердия я не растерял».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>