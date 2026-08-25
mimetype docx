--- v0 (2026-05-22)
+++ v1 (2026-08-25)
@@ -110,51 +110,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он обнаружил, что расплавленный Тао Фанъи совсем не липкий, и тогда Вэн сложил его пополам и ткнул пальцем.</w:t>
+        <w:t>Он обнаружил, что расплавленный Тао Фанъи совсем не липкий, и тогда Ван сложил его пополам и ткнул пальцем.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -206,51 +206,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Вэн спросил:</w:t>
+        <w:t>Ван спросил:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -302,51 +302,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>И тогда Вэн начал играть со слаймом, постоянно складывая и растягивая тело Тао Фанъи.</w:t>
+        <w:t>И тогда Ван начал играть со слаймом, постоянно складывая и растягивая тело Тао Фанъи.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -366,51 +366,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Так почему ты стал таким? Игрушки слишком шумели? — спросил Вэн, продолжая играть с телом Тао Фанъи.</w:t>
+        <w:t>— Так почему ты стал таким? Игрушки слишком шумели? — спросил Ван, продолжая играть с телом Тао Фанъи.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -430,83 +430,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сказав это, он стал ждать реакции Вэна.</w:t>
-[...31 lines deleted...]
-        <w:t>Но Вэн, казалось, совсем не удивился.</w:t>
+        <w:t>Сказав это, он стал ждать реакции Вана.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но Ван, казалось, совсем не удивился.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -590,51 +590,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Твой начальник группы разве не говорил, что последующие задания будут так или иначе связаны с тобой? — Вэн счёл это вполне нормальным.</w:t>
+        <w:t>— Твой начальник группы разве не говорил, что последующие задания будут так или иначе связаны с тобой? — Ван счёл это вполне нормальным.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -654,83 +654,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Вэн беспомощно вздохнул. Он думал, что дело не в его уме, а в том, что Тао Фанъи просто не обращал на это внимания.</w:t>
-[...31 lines deleted...]
-        <w:t>— И что дальше? Что он сделал? Он же не собирался переманить тебя на свою сторону, сделать своим союзником? — Вэн чувствовал, что этот клинок чем-то на него похож, и подозревал, что и поступки его могли быть похожими.</w:t>
+        <w:t>Ван беспомощно вздохнул. Он думал, что дело не в его уме, а в том, что Тао Фанъи просто не обращал на это внимания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И что дальше? Что он сделал? Он же не собирался переманить тебя на свою сторону, сделать своим союзником? — Ван чувствовал, что этот клинок чем-то на него похож, и подозревал, что и поступки его могли быть похожими.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -782,51 +782,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Тао Фанъи почувствовал, что Вэн стал разминать его сильнее.</w:t>
+        <w:t>Тао Фанъи почувствовал, что Ван стал разминать его сильнее.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -846,51 +846,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Вэн понял. Этот клинок украл его идею.</w:t>
+        <w:t>Ван понял. Этот клинок украл его идею.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1038,51 +1038,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Уходи, уходи, здесь нельзя мочиться! — Тао Фанъи пнул мужчину своей ногой-треножником, и тот упал.</w:t>
+        <w:t>— Уходи, уходи, здесь нельзя мочиться! — Тао Фанъи пнул мужчину своей ногой дина, и тот упал.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1134,83 +1134,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Уходи! Уходи! А то я тебя раздавлю, — он постучал ногой-треножником по земле.</w:t>
-[...31 lines deleted...]
-        <w:t>Мужчина поднялся и снова пошёл в сторону Тао Фанъи, но тот поднял две ноги-треножника и, как будто отгоняя домашнюю птицу, замахал ими, прогоняя мужчину.</w:t>
+        <w:t>— Уходи! Уходи! А то я тебя раздавлю, — он постучал ногой дина по земле.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мужчина поднялся и снова пошёл в сторону Тао Фанъи, но тот поднял две ноги дина и, как будто отгоняя домашнюю птицу, замахал ими, прогоняя мужчину.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1230,51 +1230,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Движения Вэна замерли. Он убрал руки и велел Тао Фанъи принять свой прежний облик.</w:t>
+        <w:t>Движения Вана замерли. Он убрал руки и велел Тао Фанъи принять свой прежний облик.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1294,51 +1294,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Тао Фанъи, — Вэн взял одну из лап Тао Фанъи и указательным пальцем другой руки постучал по её тыльной стороне. — Слово «прекрасный» не сочетается с испражнениями, ты знаешь?</w:t>
+        <w:t>— Тао Фанъи, — Ван взял одну из лап Тао Фанъи и указательным пальцем другой руки постучал по её тыльной стороне. — Слово «прекрасный» не сочетается с испражнениями, ты знаешь?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1358,51 +1358,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Вэн закрыл лицо рукой. Ему казалось, что он чувствует отчаяние этого клинка.</w:t>
+        <w:t>Ван закрыл лицо рукой. Ему казалось, что он чувствует отчаяние этого клинка.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1422,51 +1422,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Кстати, в то время у тебя не было эмоций. О чём ты тогда думал? — с любопытством спросил Вэн.</w:t>
+        <w:t>— Кстати, в то время у тебя не было эмоций. О чём ты тогда думал? — с любопытством спросил Ван.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1518,51 +1518,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Вэн:</w:t>
+        <w:t>Ван:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1614,51 +1614,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— А если они не уходили? — Вэн был именно таким. Если его прогоняли, у него просыпался дух противоречия.</w:t>
+        <w:t>— А если они не уходили? — Ван был именно таким. Если его прогоняли, у него просыпался дух противоречия.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1678,83 +1678,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Я выгонял их палочкой. Я нашёл неподалёку бамбуковую ветку и спрятал её внутри своего треножника.</w:t>
-[...31 lines deleted...]
-        <w:t>Вэн:</w:t>
+        <w:t>— Я выгонял их палочкой. Я нашёл неподалёку бамбуковую ветку и спрятал её внутри своего дина.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ван:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2574,51 +2574,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Погоди, погоди! — прервал его Вэн. — Что он имел в виду?</w:t>
+        <w:t>— Погоди, погоди! — прервал его Ван. — Что он имел в виду?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2670,51 +2670,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Он тебя любил… — Вэн медленно отпустил Тао Фанъи. — Кто может испытывать влечение к деревянному треножнику?!</w:t>
+        <w:t>— Он тебя любил… — Ван медленно отпустил Тао Фанъи. — Кто может испытывать влечение к деревянному дину?!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2894,51 +2894,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Вэн:</w:t>
+        <w:t>Ван:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2958,51 +2958,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Вэн был в ярости.</w:t>
+        <w:t>Ван был в ярости.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3054,51 +3054,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Вэн хотел прикончить этот клинок, но тут же вспомнил, что тот уже мёртв.</w:t>
+        <w:t>Ван хотел прикончить этот клинок, но тут же вспомнил, что тот уже мёртв.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3182,147 +3182,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Он просто психопат! — Вэн считал, что этот клинок был сумасшедшим. Он заслужил смерть, и хорошо, что он умер.</w:t>
-[...95 lines deleted...]
-        <w:t>Тао Фанъи похлопал Вэна хвостом.</w:t>
+        <w:t>— Он просто психопат! — Ван считал, что этот клинок был сумасшедшим. Он заслужил смерть, и хорошо, что он умер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Невоспитанный! Самодовольный! Ты его прогонял, а он всё равно не уходил! — Ван стиснул зубы. — Он отколупал часть твоего тела?! Он отколупал… такого ублюдка следовало разбить вдребезги и засыпать в навозную яму!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Изначально Ван думал, что этот клинок чем-то на него похож, но теперь он считал, что они совершенно разные.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тао Фанъи похлопал Вана хвостом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3342,51 +3342,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Вэн ничего не ответил.</w:t>
+        <w:t>Ван ничего не ответил.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3886,51 +3886,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Отныне вы — игрушки третьего сорта в этой игровой комнате, — Вэн указал на роботов. — Потому что вы — фантазии того негодяя.</w:t>
+        <w:t>— Отныне вы — игрушки третьего сорта в этой игровой комнате, — Ван указал на роботов. — Потому что вы — фантазии того негодяя.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3950,51 +3950,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Вэн снова улыбнулся.</w:t>
+        <w:t>Ван снова улыбнулся.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>