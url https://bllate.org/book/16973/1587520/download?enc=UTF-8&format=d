--- v0 (2026-05-22)
+++ v1 (2026-08-26)
@@ -366,51 +366,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Тот уже пришёл в себя и перестал думать о прошлом и о знакомом кулоне с драконьей чешуёй. Услышав слова своего слуги, он, подумав несколько секунд, кивнул.</w:t>
+        <w:t>Тот уже пришёл в себя и перестал думать о прошлом и о знакомом ожерелье из драконьей чешуи. Услышав слова своего слуги, он, подумав несколько секунд, кивнул.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -430,51 +430,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Стоявшая рядом Эйшара крепче сжала свой кулон.</w:t>
+        <w:t>Стоявшая рядом Эйшара крепче сжала своё ожерелье.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -878,51 +878,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Очевидно, эта ничтожная человечка разглядела его необыкновенный талант!</w:t>
+        <w:t>Очевидно, этот ничтожный человечек разглядел его необыкновенный талант!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1326,51 +1326,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Одарённый юный маг присоединяется к вашей фракции.]</w:t>
+        <w:t>[Одарённая юная магиня присоединяется к вашей фракции.]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>