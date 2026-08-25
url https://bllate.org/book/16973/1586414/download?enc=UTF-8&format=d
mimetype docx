--- v0 (2026-05-22)
+++ v1 (2026-08-25)
@@ -718,51 +718,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Злой гигант с чувством собственного достоинства уселся в ямку, которую только что проделал в горе монет. В тусклом свете зрачки чёрного дракона округлились, и он, покачивая хвостом, наблюдал за ними.</w:t>
+        <w:t>Злой гигантский дракон с чувством собственного достоинства уселся в ямку, которую только что проделал в горе монет. В тусклом свете зрачки чёрного дракона округлились, и он, покачивая хвостом, наблюдал за ними.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1966,51 +1966,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Драконоводы, душа дракона!</w:t>
+        <w:t>Воспитатели драконов, душа дракона!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2446,51 +2446,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Драконовод» Адеро тем временем собирал вещи, которые понадобятся дракончику в Городе Богатства.</w:t>
+        <w:t>«Воспитатель драконов» Адеро тем временем собирал вещи, которые понадобятся дракончику в Городе Богатства.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -6990,51 +6990,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он тут же громко воскликнул: — Поздравляю злого ваше величество с восшествием на престол!</w:t>
+        <w:t>Он тут же громко воскликнул: — Поздравляю Злое Ваше Величество с восшествием на престол!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>