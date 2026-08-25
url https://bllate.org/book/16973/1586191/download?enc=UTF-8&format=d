--- v0 (2026-05-22)
+++ v1 (2026-08-25)
@@ -110,51 +110,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Радужные осколки тускло мерцали на его ладони, безмолвно свидетельствуя о бессилии несчастного «драконовода».</w:t>
+        <w:t>Радужные осколки тускло мерцали на его ладони, безмолвно свидетельствуя о бессилии несчастного «воспитателя драконов».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2926,51 +2926,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— А они станут моей главной силой. Они принесут мне богатство, власть, помогут усмирить волнения. Это слабое, но жестокое королевство зверолюдей уже подошло к границам Галеты? Пора начинать первую сюжетную войну. Галете нужно больше рабов для ускорения строительства. Вера в Бога Драконов — пережиток прошлого, о котором давно никто не вспоминает. Теперь они должны верить в… богочеловека.</w:t>
+        <w:t>— А они станут моей главной силой. Они принесут мне богатство, власть, помогут усмирить волнения. Та самая слабая, но жестокая Империя зверолюдей уже подошла к границам Галеты? Пора начинать первую сюжетную войну. Галете нужно больше рабов для ускорения строительства. Вера в Бога Драконов — пережиток прошлого, о котором давно никто не вспоминает. Теперь они должны верить в… богочеловека.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4398,51 +4398,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Драконовод», уже хорошо изучивший повадки своего подопечного, на мгновение замер.</w:t>
+        <w:t>«Воспитатель драконов», уже хорошо изучивший повадки своего подопечного, на мгновение замер.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5806,51 +5806,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Системное сообщение: активирован групповой бафф [Подданные дракона]. Дракон дарует своим подданным пятнадцать процентов снижения урона и защиты.]</w:t>
+        <w:t>[Системное сообщение: активирован групповой бафф [Подданные дракона]. Дракон дарует своим подданным снижение урона на пятнадцать процентов и защиту.]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>