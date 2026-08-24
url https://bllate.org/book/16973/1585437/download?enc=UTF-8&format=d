--- v0 (2026-05-22)
+++ v1 (2026-08-24)
@@ -526,51 +526,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Какой сильный, какой сильный! Кассидо, ты видел? У меня руки дрожат! — Альджер, напротив, был вне себя от восторга. Он схватил своего спутника, показывая ему трясущуюся руку.</w:t>
+        <w:t>— Какой сильный, какой сильный! Кассио, ты видел? У меня руки дрожат! — Альджер, напротив, был вне себя от восторга. Он схватил своего спутника, показывая ему трясущуюся руку.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -910,51 +910,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Кассидо пришлось вскинуть лук.</w:t>
+        <w:t>Кассио пришлось вскинуть лук.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1070,51 +1070,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Я на всякий случай достану талисман перемещения…</w:t>
+        <w:t>— Я на всякий случай достану талисман магического перемещения…</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1838,51 +1838,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Но у Альджера были верные товарищи. В этот самый момент Кассидо уже бросился вперёд, и, пока маг позади него разворачивал магический круг, эльф, не обращая внимания на собственную хлынувшую кровь, разорвал талисман перемещения. В одно мгновение отряд героев исчез.</w:t>
+        <w:t>Но у Альджера были верные товарищи. В этот самый момент Кассио уже бросился вперёд, и, пока маг позади него разворачивал магический круг, эльф, не обращая внимания на собственную хлынувшую кровь, разорвал талисман магического перемещения. В одно мгновение отряд героев исчез.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>