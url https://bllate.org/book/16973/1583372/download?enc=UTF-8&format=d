--- v0 (2026-05-22)
+++ v1 (2026-08-25)
@@ -270,51 +270,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ничья магия в мире не могла сравниться по силе с магией чёрных драконов. Даже если его защита и была пробита запретным заклинанием, он всё равно не использовал всю свою мощь.</w:t>
+        <w:t>Ничья магия в мире не могла сравниться по силе с магией чёрных драконов. Даже если его защита и была пробита запретной магией, он всё равно не использовал всю свою мощь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2382,51 +2382,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Люди были умны, и из поколения в поколение, помимо природной магии, они создали немало запретных заклинаний. Эти заклинания были опасны и для драконов, и неосторожное их использование могло повредить магический кристалл.</w:t>
+        <w:t>Люди были умны, и из поколения в поколение, помимо природной магии, они создали немало запретной магии. Эти заклинания были опасны и для драконов, и неосторожное их использование могло повредить магический кристалл.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5230,51 +5230,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Он последние два дня пытался выбить новое задание, подлизывался к селянам, ходил с ними на рыбалку. Когда выносливость заканчивалась, он падал в реку и тонул, а потом всё по новой. Недавно, после очередного воскрешения, у него в статусе появился дебафф «слабость». Наверное, из-за слишком частых смертей. Выносливость упала до нуля, и он начал терять здоровье. Едва появившись в точке воскрешения, он тут же упал, и староста Говяжий Хого попросил кого-то его отнести.</w:t>
+        <w:t>— Он последние два дня пытался выбить новое задание, подлизывался к селянам, ходил с ними на рыбалку. Когда выносливость заканчивалась, он падал в реку и тонул, а потом всё по новой. Недавно, после очередного воскрешения, у него в статусе появился дебафф «слабость». Наверное, из-за слишком частых смертей. Выносливость упала до нуля, и он начал терять здоровье. Едва появившись в точке воскрешения, он тут же упал, и староста Говяжий Бургер попросил кого-то его отнести.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>