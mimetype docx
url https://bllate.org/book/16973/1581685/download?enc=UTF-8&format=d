--- v0 (2026-05-22)
+++ v1 (2026-08-25)
@@ -398,51 +398,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он даже начал заниматься самокопанием. В конце концов, это дракон. Не стоит придираться к дракону. В чём виноват дракончик? Он же не знает людей. Он даже подумал принести тебе лекарства. Адеро, хватит, будь благодарен. Тебе даже оказала милость дракон…</w:t>
+        <w:t>Он даже начал заниматься самокопанием. В конце концов, это дракон. Не стоит придираться к дракону. В чём виноват дракончик? Он же не знает людей. Он даже подумал принести тебе лекарства. Адеро, хватит, будь благодарен. Тебе даже оказал милость дракон…</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>