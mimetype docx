--- v0 (2026-05-22)
+++ v1 (2026-08-26)
@@ -3790,51 +3790,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Огромный чёрный ящер возвышался над людьми, словно живая гора, заслоняя собой солнце. В его глазах цвета заката всё ещё тлели обида и гнев, а в пасти уже начало формироваться драконье пламя.</w:t>
+        <w:t>Огромный чёрный ящер возвышался над людьми, словно живая гора, заслоняя собой солнце. В его глазах цвета заката всё ещё тлели обида и гнев, а в пасти уже начало формироваться Дыхание дракона.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3886,51 +3886,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Прежде чем Винни успел издать боевой клич или выдохнуть пламя...</w:t>
+        <w:t>Прежде чем Винни успел издать боевой клич или выпустить Дыхание дракона...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4014,51 +4014,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Винни буквально подавился собственным пламенем.</w:t>
+        <w:t>Винни буквально подавился собственным Дыханием дракона.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4718,51 +4718,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Совсем не такой, как те свирепые твари из легенд. Выглядит устрашающе, кажется, вот-вот сотворит что-то ужасное, а на деле — забрал рыбу, стащил лекарства и был таков.</w:t>
+        <w:t>Совсем не такой, как те злые драконы из легенд. Выглядит устрашающе, кажется, вот-вот сотворит что-то ужасное, а на деле — забрал рыбу, стащил лекарства и был таков.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>