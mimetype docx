--- v0 (2026-05-23)
+++ v1 (2026-08-25)
@@ -558,83 +558,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Грациозный и невозмутимый чёрный барс Адонис примостился на поваленном, поросшем мхом стволе. Его завораживающие глаза тоже следили за шаром, а длинный хвост мерно покачивался из стороны в сторону, что выдавало его благодушное настроение.</w:t>
-[...31 lines deleted...]
-        <w:t>У медведя и льва уже были свои «украшения», и только солидный барс оставался ни с чем. Лу Баю казалось, что подобные детские забавы не вяжутся с его величественным образом.</w:t>
+        <w:t>Грациозная и невозмутимая чёрная пантера Адонис примостилась на поваленном, поросшем мхом стволе. Его завораживающие глаза тоже следили за шаром, а длинный хвост мерно покачивался из стороны в сторону, что выдавало его благодушное настроение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У медведя и льва уже были свои «украшения», и только солидная пантера оставалась ни с чем. Лу Баю казалось, что подобные детские забавы не вяжутся с его величественным образом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -782,51 +782,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Это слово идеально описывало всё то впечатление, которое производил на него чёрный барс. Какое удачное совпадение.</w:t>
+        <w:t>Это слово идеально описывало всё то впечатление, которое производила на него чёрная пантера. Какое удачное совпадение.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -846,51 +846,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Барс почти не отреагировал на появление украшения — чокер был лёгким и совсем не мешал движениям.</w:t>
+        <w:t>Пантера почти не отреагировала на появление украшения — чокер был лёгким и совсем не мешал движениям.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1038,51 +1038,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Если бы Лу Бай подал сигнал тревоги, эти властелины лещевой пищевой цепи повели бы себя совсем иначе.</w:t>
+        <w:t>Если бы Лу Бай подал сигнал тревоги, эти властелины лесной пищевой цепи повели бы себя совсем иначе.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1326,51 +1326,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Лев и барс там, а ещё там медведь, которого вы раньше не видели. Хотите взглянуть?</w:t>
+        <w:t>— Лев и пантера там, а ещё там медведь, которого вы раньше не видели. Хотите взглянуть?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4430,51 +4430,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Ох, ты ещё и косточки выплевываешь... — заметил Лу Бай. Он не смог сдержать улыбки и принялся заботливо помогать барсу, выбирая семечки из мякоти.</w:t>
+        <w:t>— Ох, ты ещё и косточки выплевываешь... — заметил Лу Бай. Он не смог сдержать улыбки и принялся заботливо помогать пантере, выбирая семечки из мякоти.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -6286,83 +6286,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Словно понимая, что спасатель не хочет пугать мелких зверьков, барс подошёл сзади и осторожно положил подбородок Лу Баю на плечо. Он прищурился, свысока взирая на сурков.</w:t>
-[...31 lines deleted...]
-        <w:t>— Тсс... — Лу Бай приложил палец к губам барса, призывая его к тишине.</w:t>
+        <w:t>Словно понимая, что спасатель не хочет пугать мелких зверьков, пантера подошла сзади и осторожно положила подбородок Лу Баю на плечо. Он прищурился, свысока взирая на сурков.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тсс... — Лу Бай приложил палец к губам пантеры, призывая его к тишине.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -6414,51 +6414,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Лу Бай тут же отстранился от барса, увеличивая дистанцию!</w:t>
+        <w:t>Лу Бай тут же отстранился от пантеры, увеличивая дистанцию!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -6574,51 +6574,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В мыслях тысяч зрителей билось одно: «То, что недоступно, всегда манит, а тот, кто любим, всегда беспечен! Эх! Дайте мне чёрного барса, я его до блеска зацелую!»</w:t>
+        <w:t>В мыслях тысяч зрителей билось одно: «То, что недоступно, всегда манит, а тот, кто любим, всегда беспечен! Эх! Дайте мне чёрную пантеру, я её до блеска зацелую!»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>