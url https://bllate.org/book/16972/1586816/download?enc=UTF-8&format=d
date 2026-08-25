--- v0 (2026-05-24)
+++ v1 (2026-08-25)
@@ -462,51 +462,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Увы, их надеждам не суждено было сбыться. В голове Лу Бая хранился целый запас деревенских прозвищ. Раз уж «Хэйдань» — Черный Глобус — уже был занят, то «Шуаньцзы» — Засов — напрашивался сам собой.</w:t>
+        <w:t>Увы, их надеждам не суждено было сбыться. В голове Лу Бая хранился целый запас деревенских прозвищ. Раз уж «Хэйдань» уже был занят, то «Шуаньцзы» — Засов — напрашивался сам собой.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -622,51 +622,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Замок» звучал куда лучше «Черного Глобуса», хотя никто и не понимал, почему медведь должен быть замком.</w:t>
+        <w:t>«Замок» звучал куда лучше «Хэйданя», хотя никто и не понимал, почему медведь должен быть замком.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>