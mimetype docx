--- v0 (2026-05-23)
+++ v1 (2026-08-26)
@@ -78,51 +78,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Этот огромный чёрный медведь, напоминающий косматый ком шерсти, принадлежал к подотряду псообразных. Представители его вида обычно предпочитают селиться в субтропических джунглях, широколиственных лесах умеренного пояса или в густых кустарниках речных долин.</w:t>
+        <w:t>Этот Большой чёрный медведь, напоминающий косматый ком шерсти, принадлежал к подотряду псообразных. Представители его вида обычно предпочитают селиться в субтропических джунглях, широколиственных лесах умеренного пояса или в густых кустарниках речных долин.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -142,51 +142,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Внешне чёрный медведь кажется воплощением добродушной мощи: круглая голова, такие же круглые уши и весьма упитанное туловище. Это довольно крупное млекопитающее — вес взрослого самца может достигать двухсот килограммов, самки же обычно несколько легче.</w:t>
+        <w:t>Внешне Большой чёрный медведь кажется воплощением добродушной мощи: круглая голова, такие же круглые уши и весьма упитанное туловище. Это довольно крупное млекопитающее — вес взрослого самца может достигать двухсот килограммов, самки же обычно несколько легче.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -782,51 +782,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Чёрный медведь тоже застыл, уставившись на нежданных гостей. Его внутренний монолог, вероятно, мало чем отличался от мыслей льва и чёрной пантеры: «Приплыли. В самый полдень встретить льва и пантеру...»</w:t>
+        <w:t>Большой чёрный медведь тоже застыл, уставившись на нежданных гостей. Его внутренний монолог, вероятно, мало чем отличался от мыслей льва и чёрной пантеры: «Приплыли. В самый полдень встретить льва и пантеру...»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1902,51 +1902,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Вернувшись с миской чистой воды, Лу Бай замер от удивления. Огромный чёрный медведь изо всех сил тряс несчастную яблоню, и маленькие плоды градом сыпались на землю.</w:t>
+        <w:t>Вернувшись с миской чистой воды, Лу Бай замер от удивления. Большой чёрный медведь изо всех сил тряс несчастную яблоню, и маленькие плоды градом сыпались на землю.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>