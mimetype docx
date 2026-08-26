--- v0 (2026-05-22)
+++ v1 (2026-08-26)
@@ -174,51 +174,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Когда последний видимый глазу «стасиков» был повержен, Лу Бай всё равно не почувствовал облегчения. Ему казалось, что в щелях стен притаились ещё тысячи и тысячи сородичей убитых чудовищ. О каком спокойном сне могла идти речь?</w:t>
+        <w:t>Когда последний видимый глазу таракан был повержен, Лу Бай всё равно не почувствовал облегчения. Ему казалось, что в щелях стен притаились ещё тысячи и тысячи сородичей убитых чудовищ. О каком спокойном сне могла идти речь?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -238,51 +238,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Лу Бай потёр покрывшиеся мурашками руки и спустился вниз. В круглосуточном магазине он приобрёл антимоскитный излучатель и только после того, как прибор наполнил комнату защитным полем, смог наконец провалиться в сон.</w:t>
+        <w:t>Лу Бай потёр покрывшиеся мурашками руки и спустился вниз. В круглосуточном магазине он приобрёл ультразвуковой отпугиватель насекомых и только после того, как прибор наполнил комнату защитным полем, смог наконец провалиться в сон.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -526,51 +526,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Позже Лу Бай узнал, что, когда раны затянулись, старого льва перевели в специализированный центр содержания животных. Там, в естественной среде, но под присмотром людей, он поселился вместе с другими ветеранами саванны. На фоне сородичей, потерявших в боях лапы или глаза, этот дикий пришелец из заповедника выглядел настоящим шрамированным красавцем.</w:t>
+        <w:t>Позже Лу Бай узнал, что, когда раны затянулись, старого льва перевели в Центр содержания животных. Там, в естественной среде, но под присмотром людей, он поселился вместе с другими ветеранами саванны. На фоне сородичей, потерявших в боях лапы или глаза, этот дикий пришелец из заповедника выглядел настоящим шрамированным красавцем.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3022,51 +3022,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Здесь слишком сыро, еще пиявок нацепляете. А ну, залезайте внутрь.</w:t>
+        <w:t>— Здесь слишком сыро, ещё пиявки нацепляете. А ну, залезайте внутрь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3470,51 +3470,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Хэйдань тоже не спешил вставать. Хищники могут дремать часами, но их сон чуток: они мгновенно реагируют на любой шорох, умело отсеивая лишние шумы. Как говорится, вы никогда не разбудите леопарда, который притворяется спящим.</w:t>
+        <w:t>Хэйдань тоже не спешил вставать. Хищники могут дремать часами, но их сон чуток: они мгновенно реагируют на любой шорох, умело отсеивая лишние шумы. Как говорится, вы никогда не разбудите пантеру, которая притворяется спящей.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>