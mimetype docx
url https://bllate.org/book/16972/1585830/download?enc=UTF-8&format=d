--- v0 (2026-05-23)
+++ v1 (2026-08-25)
@@ -46,51 +46,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Опытные исследователи дикой природы знают: если в ночной тишине прерии раздается леденящий душу вой, самое разумное — не искушать судьбу и убираться как можно дальше.</w:t>
+        <w:t>Опытные исследователи дикой природы знают: если в ночной тишине равнины раздается леденящий душу вой, самое разумное — не искушать судьбу и убираться как можно дальше.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -814,51 +814,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Завершив сеанс связи, Лу Бай включил мощный фонарь, чтобы рассмотреть поле боя. Старый лев был ранен — гиены вцепились ему в задние лапы и круп. Эти хищники никогда не отпускают добычу просто так, они обладают феноменальной выносливостью. То, что от старика уже буквально отрывали куски плоти, не было чем-то удивительным.</w:t>
+        <w:t>Завершив сеанс связи, Лу Бай включил фонарик с ярким светом, чтобы рассмотреть поле боя. Старый лев был ранен — гиены вцепились ему в задние лапы и круп. Эти хищники никогда не отпускают добычу просто так, они обладают феноменальной выносливостью. То, что от старика уже буквально отрывали куски плоти, не было чем-то удивительным.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2126,51 +2126,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Пока Лу Бай прощался с кошками, Самуэль подошел ближе, рассматривая своего племянника Ся Цзо и коллегу Адониса в их зверином обличье. Выглядели они превосходно: мощные тела, густая, лоснящаяся шерсть — было очевидно, что жизнь в лесу идет им на пользу.</w:t>
+        <w:t>Пока Лу Бай прощался с кошками, Самуэль подошел ближе, рассматривая своего племянника Ся Цзо и коллегу Адониса в их звериной форме. Выглядели они превосходно: мощные тела, густая, лоснящаяся шерсть — было очевидно, что жизнь в лесу идет им на пользу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3278,51 +3278,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Господин начальник... — начал было Лу Бай, но осекся под взглядом Самуэля.</w:t>
+        <w:t>— Начальник станции... — начал было Лу Бай, но осекся под взглядом Самуэля.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>