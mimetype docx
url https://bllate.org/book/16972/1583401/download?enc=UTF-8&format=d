--- v0 (2026-05-22)
+++ v1 (2026-08-26)
@@ -110,83 +110,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Лу Бай так поразился, что даже остановился и недоверчиво уставился на неё…</w:t>
-[...31 lines deleted...]
-        <w:t>Пантера двигалась легко и бесшумно, в несколько мгновений оказалась перед Лу Баем, взглянула на него и, разжав пасть, положила камеру на землю.</w:t>
+        <w:t>Лу Бай так поразился, что даже остановился и недоверчиво уставился на него…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пантера двигалась легко и бесшумно, в несколько мгновений оказалась перед Лу Баем, взглянул на него и, разжав пасть, положил камеру на землю.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -206,115 +206,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Лу Бай тут же, совершенно ошалев, опустился на колени и в упор посмотрел пантере в глаза, пытаясь найти хоть намёк на разгадку. Но её взгляд был абсолютно обычным — взгляд чистого зверя: дикий, холодный, без всякой «человечности».</w:t>
-[...63 lines deleted...]
-        <w:t>Глаза у неё были необыкновенные: когда зрачки сужались до предела, они становились двумя крошечными чёрными точками, а остальное мерцало золотым градиентом. В этих глазах соединялись жестокость, тайна и гордая стать.</w:t>
+        <w:t>Лу Бай тут же, совершенно ошалев, опустился на колени и в упор посмотрел пантере в глаза, пытаясь найти хоть намёк на разгадку. Но его взгляд был абсолютно обычным — взгляд чистого зверя: дикий, холодный, без всякой «человечности».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Положив камеру, пантера не двинулась с места и тоже смотрел на него.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Глаза у него были необыкновенные: когда зрачки сужались до предела, они становились двумя крошечными чёрными точками, а остальное мерцало золотым градиентом. В этих глазах соединялись жестокость, тайна и гордая стать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -334,51 +334,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Ты помогла мне вернуть камеру?</w:t>
+        <w:t>— Ты помог мне вернуть камеру?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -462,83 +462,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Ты ранена?</w:t>
-[...31 lines deleted...]
-        <w:t>Позабыв о страхе, он торопливо обошёл её кругом, даже пригнулся и заглянул под живот. К счастью, ран не было.</w:t>
+        <w:t>— Ты ранен?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Позабыв о страхе, он торопливо обошёл его кругом, даже пригнулся и заглянул под живот. К счастью, ран не было.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -686,83 +686,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Спасибо, что вернула мне камеру.</w:t>
-[...31 lines deleted...]
-        <w:t>Его участь уже была решена, и Лу Бай не стал больше об этом думать. Он осторожно поднял руку и погладил пантеру по голове — та не возражала.</w:t>
+        <w:t>— Спасибо, что вернул мне камеру.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его участь уже была решена, и Лу Бай не стал больше об этом думать. Он осторожно поднял руку и погладил пантеру по голове — тот не возражал.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -846,115 +846,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Было видно, что она всё ещё настороже: наклонилась и, будто для проверки, обнюхала Лу Бая у щеки… Он чувствовал её дыхание у лица — с характерным звериным запахом… не слишком неприятным.</w:t>
-[...63 lines deleted...]
-        <w:t>Она была очень крупной — процентов на двадцать больше земных чёрных пантер. По внешнему виду трудно понять, дело в породе или нет.</w:t>
+        <w:t>Было видно, что он всё ещё настороже: наклонился и, будто для проверки, обнюхал Лу Бая у щеки… Он чувствовал её дыхание у лица — с характерным звериным запахом… не слишком неприятным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как и в прошлый раз, он высунул язык и слегка лизнул: не только понюхать, но и «попробовать». Лишь окончательно убедившись, что опасности нет, пантера взяла мясо и легла есть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он был очень крупным — процентов на двадцать больше земных чёрных пантер. По внешнему виду трудно понять, дело в породе или нет.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1038,51 +1038,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Пользуясь случаем, он сделал несколько снимков пантеры на память. На душе стало мягко и тепло: она ведь пришла специально вернуть камеру, а не устраивать проблемы. Такой дружеский визит означал, что между ними уже возникла хорошая связь.</w:t>
+        <w:t>Пользуясь случаем, он сделал несколько снимков пантеры на память. На душе стало мягко и тепло: он ведь пришёл специально вернуть камеру, а не устраивать проблемы. Такой дружеский визит означал, что между ними уже возникла хорошая связь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1102,51 +1102,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>С одной стороны, Лу Бай очень радовался, что она пришла. С другой — волновался: а вдруг лев и пантера встретятся и подерутся? Но эта пантера казалась спокойной и уравновешенной, совсем не из тех, кто любит заваривать драки. Даже если бы и столкнулась со львом, скорее всего просто презрительно ушла бы.</w:t>
+        <w:t>С одной стороны, Лу Бай очень радовался, что он пришёл. С другой — волновался: а вдруг лев и пантера встретятся и подерутся? Но эта пантера казался спокойным и уравновешенным, совсем не из тех, кто любит заваривать драки. Даже если бы и столкнулся со львом, скорее всего просто презрительно ушёл бы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1166,51 +1166,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Лес полон опасностей, выживать в нём в сто раз труднее, чем кажется. Даже хищникам приходится быть осторожными — не все же как медоед, что взрывается от одного взгляда.</w:t>
+        <w:t>Лес полон опасностей, выживать в нём в сто раз труднее, чем кажется. Даже хищникам приходится быть осторожными — не все же как Братец Лысый, что взрывается от одного взгляда.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1326,51 +1326,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он тут же толкнул пантеру, которая ещё ела:</w:t>
+        <w:t>Он тут же толкнул пантеру, который ещё ел:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1390,51 +1390,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Пантера низко рыкнула и оскалилась на Лу Бая — скорее в духе «не мешай есть», а не по-настоящему угрожая.</w:t>
+        <w:t>Пантера низко рыкнул и оскалился на Лу Бая — скорее в духе «не мешай есть», а не по-настоящему угрожая.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1454,51 +1454,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Стоило ему задвигаться, пантера моментально насторожилась и подняла голову, оглядываясь по сторонам.</w:t>
+        <w:t>Стоило ему задвигаться, пантера моментально насторожился и поднял голову, оглядываясь по сторонам.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1550,51 +1550,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Вообще-то этого могло бы хватить: пантера ощутила бы угрозу и просто ушла.</w:t>
+        <w:t>Вообще-то этого могло бы хватить: пантера ощутил бы угрозу и просто ушёл.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1742,147 +1742,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он увидел, как пантера облизнулась, вдруг зашла ему за спину и закрыла его собой. Длинный, блестящий чёрный хвост изящно обвил его — словно защищая.</w:t>
-[...95 lines deleted...]
-        <w:t>Пантера посмотрела на него, тихо рыкнула, лизнула ему руку — и снова встала перед ним.</w:t>
+        <w:t>Он увидел, как пантера облизнулся, вдруг зашёл ему за спину и закрыл его собой. Длинный, блестящий чёрный хвост изящно обвил его — словно защищая.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На ругань и рёв льва пантера лишь холодно смотрел вперёд. Лу Баю стало ясно: сейчас они точно сцепятся. Так нельзя!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нет-нет-нет, не дерись с ним, уходи в лес! — Лу Бай снова встал перед пантерой и начал толкать его к деревьям. — Быстрее, уходи!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пантера посмотрел на него, тихо рыкнул, лизнул ему руку — и снова встал перед ним.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1966,51 +1966,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он ведь сам клялся, что справится с работой. В центре наблюдения, наверное, уже сходят с ума. Но сейчас на связь времени не было — он разнимал зверей.</w:t>
+        <w:t>Он ведь сам клялся, что справится с работой. В Центре мониторинга, наверное, уже сходят с ума. Но сейчас на связь времени не было — он разнимал зверей.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2062,51 +2062,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Пантера увидела, как Лу Бай бросился вперёд, и, похоже, тоже на миг опешила. Потом кинулась следом, но между ними был Лу Бай — не развернёшься. Она нервно кружила, прижимаясь к земле и скаля клыки на льва:</w:t>
+        <w:t>Пантера увидел, как Лу Бай бросился вперёд, и, похоже, тоже на миг опешила. Потом кинулся следом, но между ними был Лу Бай — не развернёшься. Он нервно кружил, прижимаясь к земле и скаля клыки на льва:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2254,51 +2254,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Большой лев, пойдём! Она не хочет с тобой драться и не представляет угрозы!</w:t>
+        <w:t>— Большой лев, пойдём! Он не хочет с тобой драться и не представляет угрозы!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4078,51 +4078,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Наверху пантера внезапно перестала рычать. С видом «мне лень с тобой связываться» она развернулась и ушла.</w:t>
+        <w:t>Наверху пантера внезапно перестал рычать. С видом «мне лень с тобой связываться» он развернулся и ушёл.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4142,51 +4142,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Лу Бай решил, что пантера уже ушла. Ну и ладно.</w:t>
+        <w:t>Лу Бай решил, что пантера уже ушёл. Ну и ладно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4270,51 +4270,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Но не успел он вырезать и несколько ступенек, как у края послышалось шуршание — будто волокли что-то тяжёлое. Лу Бай поднял голову и увидел: вернулась та самая пантера. И притащила дерево… точнее, ствол.</w:t>
+        <w:t>Но не успел он вырезать и несколько ступенек, как у края послышалось шуршание — будто волокли что-то тяжёлое. Лу Бай поднял голову и увидел: вернулся тот самый пантера. И притащил дерево… точнее, ствол.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4334,51 +4334,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Лу Бай поднял взгляд на пантеру, что заглядывала вниз и тихо урчала. У него мурашки пошли по коже, а сердце забилось чаще: это означало, что пантера мыслит почти по-человечески. Она догадалась воспользоваться инструментом…</w:t>
+        <w:t>Лу Бай поднял взгляд на пантеру, что заглядывал вниз и тихо урчал. У него мурашки пошли по коже, а сердце забилось чаще: это означало, что пантера мыслит почти по-человечески. Он догадался воспользоваться инструментом…</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4558,51 +4558,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Две большие кошки тревожно ждали у края. Когда он добрался, обе сунулись к нему — и, похоже, хотели схватить его пастью!</w:t>
+        <w:t>Две большие кошки тревожно ждали у края. Когда он добрался, оба сунулись к нему — и, похоже, хотели схватить его пастью!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4654,51 +4654,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Пантера тоже не отставала: обнюхивала Лу Бая у лица, будто проверяя, жив ли он… а затем лизнула волосы — в этом было столько успокоения.</w:t>
+        <w:t>Пантера тоже не отставал: обнюхивал Лу Бая у лица, будто проверяя, жив ли он… а затем лизнул волосы — в этом было столько успокоения.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4782,51 +4782,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Лу Бай обнял пантеру за голову и, в порыве чувств, поцеловал её в лоб, задержавшись на пару секунд.</w:t>
+        <w:t>Лу Бай обнял пантеру за голову и, в порыве чувств, поцеловал его в лоб, задержавшись на пару секунд.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4878,51 +4878,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Пантера высвободилась из его рук, прижала Лу Бая лапой и принялась вылизывать ему волосы.</w:t>
+        <w:t>Пантера высвободился из его рук, прижал Лу Бая лапой и принялся вылизывать ему волосы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5070,51 +5070,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Пантера была быстрее льва, такую атаку ей трудно было бы пропустить. Но рядом был «раненый товарищ», которого нужно прикрыть, — и она приняла удар лапой, не уклоняясь, а в ответ яростно бросилась вперёд.</w:t>
+        <w:t>Пантера был быстрее льва, такую атаку ему трудно было бы пропустить. Но рядом был «раненый товарищ», которого нужно прикрыть, — и он принял удар лапой, не уклоняясь, а в ответ яростно бросился вперёд.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5294,51 +5294,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Пантера тоже подбежала.</w:t>
+        <w:t>Пантера тоже подбежал.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>