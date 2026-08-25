--- v0 (2026-05-23)
+++ v1 (2026-08-25)
@@ -46,51 +46,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Непостижимо другое: леопарды-меланисты по натуре своей — нелюдимые одиночки и истинные дети ночи. Что заставило это скрытное существо тратить силы под палящим дневным солнцем?</w:t>
+        <w:t>Непостижимо другое: черные пантеры по натуре своей — нелюдимые одиночки и истинные дети ночи. Что заставило это скрытное существо тратить силы под палящим дневным солнцем?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1966,51 +1966,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В мире животных некоторые позы несут в себе вызов. Лу Бай понимал, что не сможет ни убежать, ни защититься. Чтобы показать отсутствие враждебности, люди обычно поднимают руки, но с леопардами это не работает. Единственный способ выразить покорность — лечь на спину и подставить живот...</w:t>
+        <w:t>В мире животных некоторые позы несут в себе вызов. Лу Бай понимал, что не сможет ни убежать, ни защититься. Чтобы показать отсутствие враждебности, люди обычно поднимают руки, но с пантерами это не работает. Единственный способ выразить покорность — лечь на спину и подставить живот...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4014,51 +4014,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>На Земле черные пантеры были на грани исчезновения. Из пятисот тысяч леопардов разных видов многие находились в критическом положении, и меланисты — в их числе.</w:t>
+        <w:t>На Земле черные пантеры были на грани исчезновения. Из пятисот тысяч леопардов разных видов многие находились в критическом положении, и черные пантеры — в их числе.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>