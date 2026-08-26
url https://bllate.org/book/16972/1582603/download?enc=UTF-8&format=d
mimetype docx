--- v0 (2026-05-22)
+++ v1 (2026-08-26)
@@ -4206,83 +4206,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Звериная ипостась человека в лесу всегда была одинока. Они были настороженны и одиноки, и эти потерянные годы никогда не были согреты человеческой любовью.</w:t>
-[...31 lines deleted...]
-        <w:t>На самом деле, к тридцати годам люди лишь с облегчением вздыхали, что им наконец-то больше не нужно входить в эту проклятую звериную ипостась.</w:t>
+        <w:t>Звериная форма человека в лесу всегда была одинока. Они были настороженны и одиноки, и эти потерянные годы никогда не были согреты человеческой любовью.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На самом деле, к тридцати годам люди лишь с облегчением вздыхали, что им наконец-то больше не нужно входить в эту проклятую звериную форму.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>