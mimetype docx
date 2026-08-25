--- v0 (2026-05-24)
+++ v1 (2026-08-25)
@@ -494,51 +494,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Дифф примчался в столовую №16 и, действительно, увидел там припаркованный маленький старинный вездеход, а рядом с ним — юного землянина в форме спасателя с сияющим лицом.</w:t>
+        <w:t>Дифф примчался в столовую №16 и, действительно, увидел там припаркованный маленький старинный горный вездеход, а рядом с ним — юного землянина в форме спасателя с сияющим лицом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -686,51 +686,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>К тому же, в будущем, во время звериной ипостаси наследного принца, на Лу Бая возлагались большие надежды.</w:t>
+        <w:t>К тому же, в будущем, в период звериной формы наследного принца, на Лу Бая возлагались большие надежды.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1454,51 +1454,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Заповедник был лишь одной из обязанностей Самуэля. Помимо наблюдения за спасательной станцией, ему приходилось следить за Личной гвардией, которая осталась без командира, так как тот находился в звериной ипостаси. Дел было много.</w:t>
+        <w:t>Заповедник был лишь одной из обязанностей Самуэля. Помимо наблюдения за спасательной станцией, ему приходилось следить за Личной гвардией, которая осталась без командира, так как тот находился в звериной форме. Дел было много.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1774,51 +1774,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Как, ты до сих пор не знаешь о статусе Его Высочества принца Самуэля? — тогда он решил просветить его. — Его Высочество принц Самуэль — единственный младший брат Его Величества Короля. Он очень знатная особа, обладает огромной силой, и мы все его очень уважаем и почитаем.</w:t>
+        <w:t>— Как, ты до сих пор не знаешь о статусе Его Высочества принца Самуэля? — тогда он решил просветить его. — Его Высочество принц Самуэль — единственный младший брат Его Величества Императора. Он очень знатная особа, обладает огромной силой, и мы все его очень уважаем и почитаем.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>