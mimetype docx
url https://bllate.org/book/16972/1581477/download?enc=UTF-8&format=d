--- v0 (2026-05-22)
+++ v1 (2026-08-26)
@@ -270,51 +270,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Перед входом была большая ровная площадка, где и припарковался вездеход.</w:t>
+        <w:t>Перед входом была большая ровная площадка, где и припарковался горный вездеход.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1678,51 +1678,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>После ухода Лу Бая лев оставался настороже, но не проявлял никаких признаков буйства. Лишь изредка он зевал, обнажая полные клыков пасти и пугая наблюдающих за ним людей.</w:t>
+        <w:t>После ухода Лу Бая лев оставался настороже, но не проявлял никаких признаков буйства. Лишь изредка он зевал, обнажая полную клыков пасть и пугая наблюдающих за ним людей.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2478,51 +2478,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Родственникам было очень трудно увидеть, как их дети в звериной ипостаси живут в лесу.</w:t>
+        <w:t>Родственникам было очень трудно увидеть, как их дети в звериной форме живут в лесу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2958,51 +2958,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Лу Бай взял мощный фонарь и в тот момент, когда он открыл дверь, лев выскочил наружу и тут же исчез в ночной тьме.</w:t>
+        <w:t>Лу Бай взял фонарик с ярким светом и в тот момент, когда он открыл дверь, лев выскочил наружу и тут же исчез в ночной тьме.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>