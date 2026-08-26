--- v0 (2026-05-24)
+++ v1 (2026-08-26)
@@ -1326,51 +1326,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Узнав, что на станции десятки столовых, Лу Бай присвистнул. Сколько же тогда людей работает на этой спасательной станции в Королевском лесопарке?</w:t>
+        <w:t>Узнав, что на станции десятки столовых, Лу Бай присвистнул. Сколько же тогда людей работает на этой спасательной станции в Королевском лесном парке?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2990,83 +2990,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Дифф не стал настаивать и поспешно сказал, что это не страшно. Затем он нашёл на складе списанный четырёхколёсный вездеход. После замены двигателя он ещё мог послужить, хотя и выглядел немного комично из-за своего возраста.</w:t>
-[...31 lines deleted...]
-        <w:t>Увидев этот вездеход, Лу Бай сразу почувствовал родство. Вот на такой машине он, кажется, сможет ездить.</w:t>
+        <w:t>Дифф не стал настаивать и поспешно сказал, что это не страшно. Затем он нашёл на складе списанный четырёхколёсный горный вездеход. После замены двигателя он ещё мог послужить, хотя и выглядел немного комично из-за своего возраста.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Увидев этот горный вездеход, Лу Бай сразу почувствовал родство. Вот на такой машине он, кажется, сможет ездить.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3214,51 +3214,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В свободное от практики вождения вездехода время Лу Бай усердно изучал основы оказания первой помощи и знакомился с картой лесного парка.</w:t>
+        <w:t>В свободное от практики вождения горного вездехода время Лу Бай усердно изучал основы оказания первой помощи и знакомился с картой лесного парка.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>