--- v0 (2026-05-23)
+++ v1 (2026-08-26)
@@ -206,51 +206,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>И... ярко-зелёный игрушечный крокодил.</w:t>
+        <w:t>И... ярко-зелёный игрушечный крокодильчик.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1038,51 +1038,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Игрушечный крокодил выглядел небольшим, но оказался невероятно тяжёлым. Когда Е Фэн поднимал его, на руках даже вздулись вены. Стало ясно, что основной вес посылки приходился именно на эту игрушку.</w:t>
+        <w:t>Игрушечный крокодильчик выглядел небольшим, но оказался невероятно тяжёлым. Когда Е Фэн поднимал его, на руках даже вздулись вены. Стало ясно, что основной вес посылки приходился именно на эту игрушку.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1102,51 +1102,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— А вот это я узнаю, — Е Фэн поставил игрушку перед собой; послышался глухой, тяжёлый «бум». — Моя детская игрушка. Я обожал этого крокодила. В начальной школе спал с ним в обнимку, а если забирали — рыдал навзрыд. Потом, когда мы переезжали, он пропал. Я думал, потерял навсегда, столько слёз пролил... А он, оказывается, был у дедушки.</w:t>
+        <w:t>— А вот это я узнаю, — Е Фэн поставил игрушку перед собой; послышался глухой, тяжёлый «бум». — Моя детская игрушка. Я обожал этого крокодильчика. В начальной школе спал с ним в обнимку, а если забирали — рыдал навзрыд. Потом, когда мы переезжали, он пропал. Я думал, потерял навсегда, столько слёз пролил... А он, оказывается, был у дедушки.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1294,51 +1294,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Е Фэн ещё раз взвесил крокодила в руках. Спустя пару секунд он решительно, хоть и с явной неохотой, произнёс:</w:t>
+        <w:t>Е Фэн ещё раз взвесил крокодильчика в руках. Спустя пару секунд он решительно, хоть и с явной неохотой, произнёс:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1710,51 +1710,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Я же говорил, что старик был со странностями! — вскинулся Е Фэн. — Кто в здравом уме станет набивать игрушку пылью? Это же мой любимый крокодил!</w:t>
+        <w:t>— Я же говорил, что старик был со странностями! — вскинулся Е Фэн. — Кто в здравом уме станет набивать игрушку пылью? Это же мой любимый крокодильчик!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2062,51 +2062,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— По праху личность не установишь, это ведь не кости, — Лу Инцзю присел перед крокодилом и, отбросив брезгливость, растёр немного серой пыли между пальцами.</w:t>
+        <w:t>— По праху личность не установишь, это ведь не кости, — Лу Инцзю присел перед крокодильчиком и, отбросив брезгливость, растёр немного серой пыли между пальцами.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>