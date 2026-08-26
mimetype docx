--- v0 (2026-05-23)
+++ v1 (2026-08-26)
@@ -2222,51 +2222,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Ну-ну, малыш, не плачь, бабушка здесь! — Сказав это, она развернулась, заслоняя мёртвого младенца собой, и настороженно посмотрела на Лу Инцзю и Е Фэна. — Я же вас просила призрака изгнать, а вы почему моего внучка обидели? Уходите скорее! Если не уйдёте, я на вас пожалуюсь!</w:t>
+        <w:t>— Ну-ну, малыш, не плачь, бабушка здесь! — Сказав это, она развернулась, заслоняя мёртвого младенца собой, и настороженно посмотрела на Лу Инцзю и Е Фэна. — Я же вас просила призрака изгнать, а вы почему моего внука обидели? Уходите скорее! Если не уйдёте, я на вас пожалуюсь!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3406,83 +3406,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Мой двоюродный дедушка раньше заведовал там санаторием. Вчера староста деревни позвонил, сказал, что на складе нашли какие-то его вещи, просил приехать забрать.</w:t>
-[...31 lines deleted...]
-        <w:t>— Твой двоюродный дедушка… — нахмурился Лу Инцзю.</w:t>
+        <w:t>— Мой второй дедушка раньше заведовал там санаторием. Вчера староста деревни позвонил, сказал, что на складе нашли какие-то его вещи, просил приехать забрать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Твой второй дедушка… — нахмурился Лу Инцзю.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>