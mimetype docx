--- v0 (2026-05-22)
+++ v1 (2026-08-25)
@@ -270,83 +270,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Судя по невероятной ловкости и жёлтым зрачкам, он призвал духа-обезьяну семьи Чэнь.</w:t>
-[...31 lines deleted...]
-        <w:t>Нападавший был из клана Чэнь.</w:t>
+        <w:t>Судя по невероятной ловкости и жёлтым зрачкам, он призвал духовную обезьяну семьи Чэнь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Нападавший был из Семьи Чэнь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1230,51 +1230,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он сложил пальцы в печать, и на его спине появилась маленькая златовласая обезьянка. Её глаза вспыхнули, и он, вновь извернувшись в неестественной позе, цепляясь руками и ногами за перекладины, в мгновение ока переместился на двадцать-тридцать метров, сменив три или четыре стеллажа.</w:t>
+        <w:t>Он сложил пальцы в печать, и на его спине появилась маленькая золотистая обезьянка. Её глаза вспыхнули, и он, вновь извернувшись в неестественной позе, цепляясь руками и ногами за перекладины, в мгновение ока переместился на двадцать-тридцать метров, сменив три или четыре стеллажа.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1486,51 +1486,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сила духа-обезьяны была невелика, но такой удар, нанесённый внезапно, мог запросто сломать несколько рёбер.</w:t>
+        <w:t>Сила духовной обезьяны была невелика, но такой удар, нанесённый внезапно, мог запросто сломать несколько рёбер.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4430,51 +4430,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Да… да, в день расправы это я, переодевшись в Чэнь Яньянь, пошла в тот бар.</w:t>
+        <w:t>— Да… да, в день истребления семьи это я, переодевшись в Чэнь Яньянь, пошла в тот бар.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4654,51 +4654,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Расправа в баре была убийством, — сказал Чу Баньян.</w:t>
+        <w:t>— Дело об истреблении семьи в баре было убийством, — сказал Чу Баньян.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4718,51 +4718,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Теперь, когда в деле наметился прорыв, — продолжил Чу Баньян, — я считаю, что дальнейшее расследование в отношении Лу Инцзю не имеет смысла. — Он сделал паузу. — К тому же, во время убийства у него есть железное алиби. На самом деле, за два месяца до и после происшествия Лу Инцзю был со мной в городе Z, мы работали над одним заказом.</w:t>
+        <w:t>— Теперь, когда в деле наметился прорыв, — продолжил Чу Баньян, — я считаю, что дальнейшее расследование в отношении Лу Инцзю не имеет смысла. — Он сделал паузу. — К тому же, во время истребления семьи у него есть железное алиби. На самом деле, за два месяца до и после происшествия Лу Инцзю был со мной в городе Z, мы работали над одним заказом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>