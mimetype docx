--- v0 (2026-05-22)
+++ v1 (2026-08-26)
@@ -302,51 +302,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ещё когда он увидел тех стримеров с содранными лицами, он предположил, что призрак-овца может быть связан с масками семьи Чэнь.</w:t>
+        <w:t>Ещё когда он увидел тех стримеров с содранными лицами, он предположил, что дух-овца может быть связан с масками семьи Чэнь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -814,51 +814,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Я знаю, откуда взялись эти призраки-овцы!</w:t>
+        <w:t>— Я знаю, откуда взялись эти духи-овцы!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1390,51 +1390,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Под крики Чэнь Яньянь овцы выпрямились, постепенно принимая облик двуногих призраков.</w:t>
+        <w:t>Под крики Чэнь Яньянь овцы выпрямились, постепенно принимая облик двуногих духов-овец.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1486,51 +1486,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Амулет семьи Чэнь был очень мощным и отбросил нескольких призраков-овец на несколько шагов назад.</w:t>
+        <w:t>Амулет семьи Чэнь был очень мощным и отбросил нескольких духов-овец на несколько шагов назад.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4398,51 +4398,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>После смерти призрака-овцы перед ними появилась большая чёрная дверь.</w:t>
+        <w:t>После смерти духа-овцы перед ними появилась большая чёрная дверь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>