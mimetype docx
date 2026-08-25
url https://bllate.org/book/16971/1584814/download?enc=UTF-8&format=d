--- v0 (2026-05-22)
+++ v1 (2026-08-25)
@@ -1134,51 +1134,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Спаси…</w:t>
+        <w:t>— Спасибо…</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1902,51 +1902,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Любой, кто хоть что-то о нём слышал, знал, что во времена его главенства в Союзе он обладал безупречной репутацией. Его можно было назвать совестью мира экзорцистов: если он обещал защитить клиента, с клиентом ничего не случалось; если он обещал найти призрака, то выкорчёвывал всё его проклятое семейство. Добавьте к этому приятную внешность, располагающую к себе, и спокойный характер — такой человек никак не вязался с образом «злодея».</w:t>
+        <w:t>Любой, кто хоть что-то о нём слышал, знал, что во времена его главенства в Обществе он обладал безупречной репутацией. Его можно было назвать совестью мира экзорцистов: если он обещал защитить клиента, с клиентом ничего не случалось; если он обещал найти призрака, то выкорчёвывал всё его проклятое семейство. Добавьте к этому приятную внешность, располагающую к себе, и спокойный характер — такой человек никак не вязался с образом «злодея».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3214,51 +3214,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он и вправду считал это абсурдным. Сначала Союз экзорцистов объявляет Лу Инцзю подозреваемым, потом Чэнь Яньянь заявляет, что он — тот самый жестокий призрак-убийца. Выходит, это дело об истреблении семьи — их совместное преступление.</w:t>
+        <w:t>Он и вправду считал это абсурдным. Сначала Общество Зелёного Фонаря объявляет Лу Инцзю подозреваемым, потом Чэнь Яньянь заявляет, что он — тот самый жестокий призрак-убийца. Выходит, это дело об истреблении семьи — их совместное преступление.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5326,51 +5326,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ситуация была следующей: Союз экзорцистов не знал, что он нашёл Чэнь Яньянь, а Чэнь Яньянь не знала, что Союз возобновил расследование из-за него. Эта разница в осведомлённости и позволяла им действовать вместе.</w:t>
+        <w:t>Ситуация была следующей: Общество Зелёного Фонаря не знало, что он нашёл Чэнь Яньянь, а Чэнь Яньянь не знала, что Общество возобновило расследование из-за него. Эта разница в осведомлённости и позволяла им действовать вместе.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>