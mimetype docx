--- v0 (2026-05-23)
+++ v1 (2026-08-25)
@@ -1070,51 +1070,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В голове пронеслось множество мыслей: он узнал об этом баре только сегодня. Как он мог быть связан с делом об убийстве шестилетней давности?!</w:t>
+        <w:t>В голове пронеслось множество мыслей: он узнал об этом баре только сегодня. Как он мог быть связан с делом об истреблении семьи шестилетней давности?!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1262,51 +1262,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Колебания энергии от талисманов в воздухе подсказали Лу Инцзю, что пришли экзорцисты. Общество Зелёного Фонаря действительно было здесь. Если всё так, как говорилось в сообщении, и его проверяют по делу об убийстве, то его присутствие здесь меняет всё! Это уже не просто нарушение правил и проникновение на место старого преступления. Теперь это выглядело как преднамеренные действия подозреваемого, который, опасаясь разоблачения, сорвал печати и вернулся на место преступления. Оправдаться будет невозможно. Это было серьёзным проступком, за который грозило задержание, допросы в «Двуликом Будде» и даже… обвинительный приговор.</w:t>
+        <w:t>Колебания энергии от талисманов в воздухе подсказали Лу Инцзю, что пришли экзорцисты. Общество Зелёного Фонаря действительно было здесь. Если всё так, как говорилось в сообщении, и его проверяют по делу об истреблении семьи, то его присутствие здесь меняет всё! Это уже не просто нарушение правил и проникновение на место старого преступления. Теперь это выглядело как преднамеренные действия подозреваемого, который, опасаясь разоблачения, сорвал печати и вернулся на место преступления. Оправдаться будет невозможно. Это было серьёзным проступком, за который грозило задержание, допросы в «Двуликом Будде» и даже… обвинительный приговор.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>