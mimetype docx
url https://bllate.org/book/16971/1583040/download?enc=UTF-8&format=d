--- v0 (2026-05-23)
+++ v1 (2026-08-25)
@@ -782,51 +782,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Ещё бы! — с гордостью выпятил грудь призрак. — При жизни меня звали не иначе как Казановой. Я мог очаровать кого угодно: и первую красавицу класса, и первую красавца, и королеву школы, и короля. Слушайте меня, и у вас всё сложится: и искры пробегут, и ручей сам найдёт своё русло, и огонь страсти поглотит вас.</w:t>
+        <w:t>— Ещё бы! — с гордостью выпятил грудь призрак. — При жизни меня звали не иначе как Казановой. Я мог очаровать кого угодно: и первую красавицу класса, и первого красавца, и королеву школы, и короля. Слушайте меня, и у вас всё сложится: и искры пробегут, и ручей сам найдёт своё русло, и огонь страсти поглотит вас.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1070,115 +1070,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Призрак-недоучка.</w:t>
-[...63 lines deleted...]
-        <w:t>Призрак-пушечное мясо.</w:t>
+        <w:t>Король призраков-недоучка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Король призраков-красавчик.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Король призраков-пушечное мясо.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1870,51 +1870,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Это он, — сказал Лу Инцзю.</w:t>
+        <w:t>— Это она, — сказал Лу Инцзю.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>